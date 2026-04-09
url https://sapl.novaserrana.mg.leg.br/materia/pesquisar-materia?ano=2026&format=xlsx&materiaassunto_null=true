--- v0 (2026-02-09)
+++ v1 (2026-04-09)
@@ -10,158 +10,533 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="367" uniqueCount="158">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.novaserrana.mg.leg.br/media/</t>
+    <t>http://sapl.novaserrana.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Concede revisão geral anual dos subsídios dos agentes políticos do Poder Legislativo Municipal.</t>
   </si>
   <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>LEGISLATIVO MUNICIPAL - LM</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Prestação de Contas do Município de Nova Serrana, referente ao Exercício de 2019</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Altera Resoluções 290/2022 e 318/2025 e dá outras providências (Núcleo de Proteção à Mulher e Núcleo de Proteção às crianças e aos adolescentes)</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Autoriza o Vice-Prefeito Francisco Faria Amaral a se ausentar do país, pelo período de dezessete dias, a partir do dia 12 de março de 2026, conforme Requerimento, nos termos do artigo 124 do Regimento Interno desta Casa Legislativa</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Altera Resolução 260/2021 e dá outras providências</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Dispõe sobre aprovação das Contas do Município de Nova Serrana-MG, referente ao Exercício de 2020.</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>EXECUTIVO MUNICIPAL - EM</t>
+  </si>
+  <si>
+    <t>Veto Integral à Proposição de Lei 003/2026: Em relação à denominação das ruas sete, oito, dez, onze, quatorze e quinze no Bairro Vila Jardim – referente ao Projeto de Lei de autoria do Vereador Charles John Souza</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>Veto Parcial à Proposição de Lei 014/2026: Em relação ao § 2º do artigo 7º modificado pela Emenda 01 de autoria do Vereador Kaio César de Castro Rodrigues</t>
+  </si>
+  <si>
     <t>288</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Emenda 01 ao Projeto de Lei 006/2026;</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Cabo John</t>
   </si>
   <si>
     <t>Emenda 02 ao Projeto de Lei 006/2026.</t>
   </si>
   <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>Emenda 01 ao Projeto de Lei 014/2026_x000D_
+_x000D_
+Projeto de Lei 014/2026: Institui o Programa de Regularidade Fiscal - REFIS 2026 no âmbito do Município de Nova Serrana e dá outras providências</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 003-2026 com Emenda de Redação 01_x000D_
+Dispõe sobre a denominação da Rua Sargento Paulo Ricardo Ferreira da Silva, atual Rua Sete, Rua Sargento Aguinaldo Marcos de Oliveira Santos, atual Rua oito, Rua Sargento Júnio dos Santos, atual Rua Dez, Rua Cabo Harlen Gontijo Campos, atual Rua Onze, Rua Cabo Fernando Silva, atual Rua Quatorze, Rua Soldado Alex Barbosa, atual Rua Quinze, no Bairro Vila Jardim e dá outras providências</t>
+  </si>
+  <si>
     <t>287</t>
   </si>
   <si>
-    <t>5</t>
-[...10 lines deleted...]
-  <si>
     <t>Convalida autorização para abertura de créditos adicionais, contida no artigo 5º, da lei 3.325, de 14 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>Autoriza a concessão de revisão geral anual linear e o reajuste de vencimentos para determinadas categorias de servidores públicos municipais</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Concede revisão geral anual linear e o reajuste de vencimentos para os servidores públicos municipais do Poder Legislativo Municipal</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a gratuidade de tarifa no sistema coletivo de transporte urbano aos domingos e feriados e dá outras providências</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 010/2026 com Emenda 01._x000D_
+Institui o Programa Municipal de Incentivo à Conectividade Digital e à Inovação Regulatória, no município de Nova Serrana e dá outras providências.</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Kaio Rodrigues</t>
+  </si>
+  <si>
+    <t>Declara a Utilidade Pública Municipal a Associação Amadora Ornitológica de Nova Serrana- ASONS e dá outras providências</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 014-2026 com Emenda 01_x000D_
+Institui o Programa de Regularidade Fiscal - REFIS 2026 no âmbito do Município de Nova Serrana e dá outras providências</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Ricardo Tobias</t>
+  </si>
+  <si>
+    <t>Declara a Utilidade Pública Municipal a Associação Ecovida, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Naide Santos</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a disponibilizar protetores auriculares a crianças com Transtorno do Espectro Autista (TEA) matriculadas nas unidades da rede pública municipal de ensino, incluindo escolas e Centros Municipais de Educação Infantil (CMEls), no Município de Nova Serrana/MG</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 019/2026 com Emenda 01._x000D_
+Altera dispositivos da Lei n° 2.671, de 8 de maio de 2019, que institui o auxílio-transporte a estudantes residentes no Município de Nova Serrana, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito adicional suplementar para a Câmara Municipal de Nova Serrana e dá outras providências</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a instituir a vacinação domiciliar para pessoas com Transtorno do Espectro Autista - TEA, no âmbito do Município de Nova Serrana/MG</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Breno Fonseca</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 023/2026 com Emenda 01._x000D_
+Autoriza o Poder Executivo a firmar convênio com o Governo do Estado de Minas Gerais para a utilização de mão de obra de pessoas privadas de liberdade em atividades de interesse público no Município de Nova Serrana.</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Maycon Vinicius</t>
+  </si>
+  <si>
+    <t>Denomina como Rua Antônio Baldomiro da Silva, a atual Rua Dois, do Bairro Mangabeiras, e dá outras providências</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito com a Caixa Econômica Federal e dá outras providências</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Heliene Santana</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Rua Sebastião Luiz da Fonseca, atual Rua Oito, no bairro Santo Antonio no município de Nova Serrana e dá outras providências</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Dyhego Camilo, Maycon Vinicius</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 038/2026 com Emenda 01._x000D_
+Dispõe sobre a criação do programa Circuito de Corridas de Rua de Nova Serrana, institui a semana municipal da corrida de rua e cria o ranking municipal de corredores, e dá outras providências</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Acrescenta §2º ao artigo 13 da Lei 2536/2018 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública municipal a Associação Programa de Desenvolvimento Esportivo, Cultural e Social - PRODESC, com sede no município de Nova Serrana - MG, e dá outras providências</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 045/2026 com Emenda 01._x000D_
+Institui diretrizes para o Programa Municipal de Apoio a cursinhos pré-vestibulares e pré-técnicos destinados a estudantes de baixa renda, com possibilidade de parcerias com organizações da sociedade civil, no Município de Nova Serrana/MG, e dá outras providências</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Natan Oliveira</t>
+  </si>
+  <si>
+    <t>Institui a política municipal de valorização, promoção e fomento ao hip-hop, à cultura periférica e às juventudes urbanas no Município de Nova Serrana e dá outras providências</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>PLSUB</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Substitutivo</t>
+  </si>
+  <si>
+    <t>Miltinho</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da atual Rua Sete e de seu prosseguimento, Rua Doze, como Rua Leticia Isabelly Silva Oliveira, nos bairros Santo Antônio e Industrial, no Município de Nova Serrana/MG e dá outras providências</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a transparência e ampla divulgação dos dias e horários da coleta de resíduos sólidos domiciliares no Município de Nova Semana/MG</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Breno Fonseca, Cleiton Surf Star</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Feirante no Calendário Oficial do Município de Nova Serrana e dá outras providências</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>PLC1</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar - 1º Turno</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar na 2.073, de 02 de setembro de 2010, que dispõe sobre as consignações em folha de pagamento dos servidores públicos, aposentados e pensionistas da Administração Direta e Autárquica do Poder Executivo do Município de Nova Serrana</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar 016, de 2019, que dispõe sobre a reestruturação do Plano de Cargos e Carreiras e Remuneração dos Profissionais da Saúde do Poder Executivo do Município de Nova Serrana</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar n° 48/2023, que dispõe sobre a reestruturação do Plano de Cargos e Carreiras e Remuneração dos Profissionais de Apoio à Educação Pública Municipal de Nova Serrana, e dá outras providências</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar n° 16/2019, que dispõe sobre a reestruturação do Plano de Cargos e Carreiras e Remuneração dos Profissionais da Saúde do Poder Executivo de Nova Serrana, estabelece normas gerais de enquadramento, institui nova tabela de vencimentos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>PLC2</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar - 2º Turno</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>PDLS</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo Substitutivo</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo 002/2026 (Substitutivo): Susta dispositivos do Decreto 140/2025, que regulamenta Lei 3470/2025, no âmbito do Município de Nova Serrana, de autoria do Poder Legislativo Municipal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -465,69 +840,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="127" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="29.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="38.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -546,177 +921,1230 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>24</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
         <v>25</v>
-      </c>
-[...13 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
         <v>33</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="E8" t="s">
         <v>34</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="F8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" t="s">
+        <v>41</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" t="s">
+        <v>44</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" t="s">
+        <v>35</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" t="s">
+        <v>49</v>
+      </c>
+      <c r="E13" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" t="s">
+        <v>44</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>27</v>
       </c>
-      <c r="F7" t="s">
+      <c r="D14" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" t="s">
+        <v>35</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" t="s">
+        <v>35</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" t="s">
+        <v>49</v>
+      </c>
+      <c r="E16" t="s">
+        <v>50</v>
+      </c>
+      <c r="F16" t="s">
         <v>13</v>
       </c>
-      <c r="G7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H7" t="s">
+      <c r="G16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>60</v>
+      </c>
+      <c r="D17" t="s">
+        <v>49</v>
+      </c>
+      <c r="E17" t="s">
+        <v>50</v>
+      </c>
+      <c r="F17" t="s">
         <v>35</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" t="s">
+        <v>50</v>
+      </c>
+      <c r="F18" t="s">
+        <v>44</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>66</v>
+      </c>
+      <c r="D19" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" t="s">
+        <v>50</v>
+      </c>
+      <c r="F19" t="s">
+        <v>67</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" t="s">
+        <v>49</v>
+      </c>
+      <c r="E20" t="s">
+        <v>50</v>
+      </c>
+      <c r="F20" t="s">
+        <v>35</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>73</v>
+      </c>
+      <c r="D21" t="s">
+        <v>49</v>
+      </c>
+      <c r="E21" t="s">
+        <v>50</v>
+      </c>
+      <c r="F21" t="s">
+        <v>74</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>77</v>
+      </c>
+      <c r="D22" t="s">
+        <v>49</v>
+      </c>
+      <c r="E22" t="s">
+        <v>50</v>
+      </c>
+      <c r="F22" t="s">
+        <v>78</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>81</v>
+      </c>
+      <c r="D23" t="s">
+        <v>49</v>
+      </c>
+      <c r="E23" t="s">
+        <v>50</v>
+      </c>
+      <c r="F23" t="s">
+        <v>35</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>84</v>
+      </c>
+      <c r="D24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E24" t="s">
+        <v>50</v>
+      </c>
+      <c r="F24" t="s">
+        <v>35</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>87</v>
+      </c>
+      <c r="D25" t="s">
+        <v>49</v>
+      </c>
+      <c r="E25" t="s">
+        <v>50</v>
+      </c>
+      <c r="F25" t="s">
+        <v>78</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>90</v>
+      </c>
+      <c r="D26" t="s">
+        <v>49</v>
+      </c>
+      <c r="E26" t="s">
+        <v>50</v>
+      </c>
+      <c r="F26" t="s">
+        <v>91</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>93</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>94</v>
+      </c>
+      <c r="D27" t="s">
+        <v>49</v>
+      </c>
+      <c r="E27" t="s">
+        <v>50</v>
+      </c>
+      <c r="F27" t="s">
+        <v>95</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>98</v>
+      </c>
+      <c r="D28" t="s">
+        <v>49</v>
+      </c>
+      <c r="E28" t="s">
+        <v>50</v>
+      </c>
+      <c r="F28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>100</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>101</v>
+      </c>
+      <c r="D29" t="s">
+        <v>49</v>
+      </c>
+      <c r="E29" t="s">
+        <v>50</v>
+      </c>
+      <c r="F29" t="s">
+        <v>102</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>104</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>105</v>
+      </c>
+      <c r="D30" t="s">
+        <v>49</v>
+      </c>
+      <c r="E30" t="s">
+        <v>50</v>
+      </c>
+      <c r="F30" t="s">
+        <v>106</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>108</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>109</v>
+      </c>
+      <c r="D31" t="s">
+        <v>49</v>
+      </c>
+      <c r="E31" t="s">
+        <v>50</v>
+      </c>
+      <c r="F31" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>112</v>
+      </c>
+      <c r="D32" t="s">
+        <v>49</v>
+      </c>
+      <c r="E32" t="s">
+        <v>50</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>114</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>115</v>
+      </c>
+      <c r="D33" t="s">
+        <v>49</v>
+      </c>
+      <c r="E33" t="s">
+        <v>50</v>
+      </c>
+      <c r="F33" t="s">
+        <v>95</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>117</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>118</v>
+      </c>
+      <c r="D34" t="s">
+        <v>49</v>
+      </c>
+      <c r="E34" t="s">
+        <v>50</v>
+      </c>
+      <c r="F34" t="s">
+        <v>119</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>121</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>122</v>
+      </c>
+      <c r="D35" t="s">
+        <v>123</v>
+      </c>
+      <c r="E35" t="s">
+        <v>124</v>
+      </c>
+      <c r="F35" t="s">
+        <v>125</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>127</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>128</v>
+      </c>
+      <c r="D36" t="s">
+        <v>123</v>
+      </c>
+      <c r="E36" t="s">
+        <v>124</v>
+      </c>
+      <c r="F36" t="s">
+        <v>95</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>130</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>131</v>
+      </c>
+      <c r="D37" t="s">
+        <v>123</v>
+      </c>
+      <c r="E37" t="s">
+        <v>124</v>
+      </c>
+      <c r="F37" t="s">
+        <v>132</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>134</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>135</v>
+      </c>
+      <c r="D38" t="s">
+        <v>136</v>
+      </c>
+      <c r="E38" t="s">
+        <v>137</v>
+      </c>
+      <c r="F38" t="s">
+        <v>35</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>139</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>140</v>
+      </c>
+      <c r="D39" t="s">
+        <v>136</v>
+      </c>
+      <c r="E39" t="s">
+        <v>137</v>
+      </c>
+      <c r="F39" t="s">
+        <v>35</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>142</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>143</v>
+      </c>
+      <c r="D40" t="s">
+        <v>136</v>
+      </c>
+      <c r="E40" t="s">
+        <v>137</v>
+      </c>
+      <c r="F40" t="s">
+        <v>35</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>145</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>146</v>
+      </c>
+      <c r="D41" t="s">
+        <v>136</v>
+      </c>
+      <c r="E41" t="s">
+        <v>137</v>
+      </c>
+      <c r="F41" t="s">
+        <v>35</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>148</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>135</v>
+      </c>
+      <c r="D42" t="s">
+        <v>149</v>
+      </c>
+      <c r="E42" t="s">
+        <v>150</v>
+      </c>
+      <c r="F42" t="s">
+        <v>35</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>151</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>140</v>
+      </c>
+      <c r="D43" t="s">
+        <v>149</v>
+      </c>
+      <c r="E43" t="s">
+        <v>150</v>
+      </c>
+      <c r="F43" t="s">
+        <v>35</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>152</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>143</v>
+      </c>
+      <c r="D44" t="s">
+        <v>149</v>
+      </c>
+      <c r="E44" t="s">
+        <v>150</v>
+      </c>
+      <c r="F44" t="s">
+        <v>35</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>153</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>146</v>
+      </c>
+      <c r="D45" t="s">
+        <v>149</v>
+      </c>
+      <c r="E45" t="s">
+        <v>150</v>
+      </c>
+      <c r="F45" t="s">
+        <v>35</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>154</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" t="s">
+        <v>155</v>
+      </c>
+      <c r="E46" t="s">
+        <v>156</v>
+      </c>
+      <c r="F46" t="s">
+        <v>18</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>