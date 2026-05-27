--- v1 (2026-04-09)
+++ v2 (2026-05-27)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="367" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="611" uniqueCount="251">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -108,131 +108,183 @@
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Autoriza o Vice-Prefeito Francisco Faria Amaral a se ausentar do país, pelo período de dezessete dias, a partir do dia 12 de março de 2026, conforme Requerimento, nos termos do artigo 124 do Regimento Interno desta Casa Legislativa</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Altera Resolução 260/2021 e dá outras providências</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação das Contas do Município de Nova Serrana-MG, referente ao Exercício de 2020.</t>
   </si>
   <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Guilherme Bueno Tinik, Heliene Santana, Kaio Rodrigues, Laércio do Zé Manoel, Ricardo Tobias, Taina Zumerli</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução 007/2026 com Emenda 01._x000D_
+Institui a premiação “Empresa Amiga da Criança e do Adolescente”.</t>
+  </si>
+  <si>
     <t>325</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL - EM</t>
   </si>
   <si>
     <t>Veto Integral à Proposição de Lei 003/2026: Em relação à denominação das ruas sete, oito, dez, onze, quatorze e quinze no Bairro Vila Jardim – referente ao Projeto de Lei de autoria do Vereador Charles John Souza</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Veto Parcial à Proposição de Lei 014/2026: Em relação ao § 2º do artigo 7º modificado pela Emenda 01 de autoria do Vereador Kaio César de Castro Rodrigues</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>Maycon Vinicius</t>
+  </si>
+  <si>
+    <t>Veto Integral à Proposição de Lei 026/2026: sobre denominação da Rua Antônio Baldomiro da Silva, a atual Rua Dois, do Bairro Mangabeiras e dá outras providências.</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>Heliene Santana</t>
+  </si>
+  <si>
+    <t>Veto Integral à Proposição de Lei 036/2026: sobre denominação da Rua Sebastião Luiz da Fonseca, atual Rua oito, no bairro Santo Antônio no Município de Nova Serrana e da outras providências.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Emenda 01 ao Projeto de Lei 006/2026;</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>Cabo John</t>
   </si>
   <si>
     <t>Emenda 02 ao Projeto de Lei 006/2026.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Emenda 01 ao Projeto de Lei 014/2026_x000D_
 _x000D_
 Projeto de Lei 014/2026: Institui o Programa de Regularidade Fiscal - REFIS 2026 no âmbito do Município de Nova Serrana e dá outras providências</t>
   </si>
   <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>Emenda 01 ao Projeto de Lei Complementar 072/2026 (Substitutivo)</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>Emenda 02 ao Projeto de Lei Complementar 072/2026 (Substitutivo).</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>Emenda 03 ao Projeto de Lei Complementar 072/2026.</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>Emenda 04 ao Projeto de Lei Complementar 072/2026.</t>
+  </si>
+  <si>
     <t>301</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Projeto de Lei 003-2026 com Emenda de Redação 01_x000D_
 Dispõe sobre a denominação da Rua Sargento Paulo Ricardo Ferreira da Silva, atual Rua Sete, Rua Sargento Aguinaldo Marcos de Oliveira Santos, atual Rua oito, Rua Sargento Júnio dos Santos, atual Rua Dez, Rua Cabo Harlen Gontijo Campos, atual Rua Onze, Rua Cabo Fernando Silva, atual Rua Quatorze, Rua Soldado Alex Barbosa, atual Rua Quinze, no Bairro Vila Jardim e dá outras providências</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Convalida autorização para abertura de créditos adicionais, contida no artigo 5º, da lei 3.325, de 14 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Autoriza a concessão de revisão geral anual linear e o reajuste de vencimentos para determinadas categorias de servidores públicos municipais</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>Concede revisão geral anual linear e o reajuste de vencimentos para os servidores públicos municipais do Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Dispõe sobre a gratuidade de tarifa no sistema coletivo de transporte urbano aos domingos e feriados e dá outras providências</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Projeto de Lei 010/2026 com Emenda 01._x000D_
 Institui o Programa Municipal de Incentivo à Conectividade Digital e à Inovação Regulatória, no município de Nova Serrana e dá outras providências.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
@@ -304,227 +356,461 @@
     <t>22</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir a vacinação domiciliar para pessoas com Transtorno do Espectro Autista - TEA, no âmbito do Município de Nova Serrana/MG</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Breno Fonseca</t>
   </si>
   <si>
     <t>Projeto de Lei 023/2026 com Emenda 01._x000D_
 Autoriza o Poder Executivo a firmar convênio com o Governo do Estado de Minas Gerais para a utilização de mão de obra de pessoas privadas de liberdade em atividades de interesse público no Município de Nova Serrana.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>Maycon Vinicius</t>
-[...1 lines deleted...]
-  <si>
     <t>Denomina como Rua Antônio Baldomiro da Silva, a atual Rua Dois, do Bairro Mangabeiras, e dá outras providências</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito com a Caixa Econômica Federal e dá outras providências</t>
   </si>
   <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Rua Sargento Paulo Ricardo Ferreira da Silva, atual Rua Sete, Rua Sargento Aguinaldo Marcos de Oliveira Santos, atual Rua Oito, Rua Sargento Júnio dos Santos, atual Rua Dez, Rua Cabo Harlen Gontijo Campos, atual Rua Onze, Rua Cabo Fernando Silva, atual Rua Quatorze, Rua Soldado Alex Barbosa, atual Rua Quinze, no Bairro Floresta e dá outras providências</t>
+  </si>
+  <si>
     <t>336</t>
   </si>
   <si>
     <t>36</t>
-  </si>
-[...1 lines deleted...]
-    <t>Heliene Santana</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Sebastião Luiz da Fonseca, atual Rua Oito, no bairro Santo Antonio no município de Nova Serrana e dá outras providências</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Dyhego Camilo, Maycon Vinicius</t>
   </si>
   <si>
     <t>Projeto de Lei 038/2026 com Emenda 01._x000D_
 Dispõe sobre a criação do programa Circuito de Corridas de Rua de Nova Serrana, institui a semana municipal da corrida de rua e cria o ranking municipal de corredores, e dá outras providências</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Acrescenta §2º ao artigo 13 da Lei 2536/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Associação Programa de Desenvolvimento Esportivo, Cultural e Social - PRODESC, com sede no município de Nova Serrana - MG, e dá outras providências</t>
   </si>
   <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>Dyhego Camilo</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão do evento religioso "Janeiro Profético" no Calendário Oficial do Município de Nova Serrana e dá outras providências</t>
+  </si>
+  <si>
     <t>342</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Projeto de Lei 045/2026 com Emenda 01._x000D_
 Institui diretrizes para o Programa Municipal de Apoio a cursinhos pré-vestibulares e pré-técnicos destinados a estudantes de baixa renda, com possibilidade de parcerias com organizações da sociedade civil, no Município de Nova Serrana/MG, e dá outras providências</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Natan Oliveira</t>
   </si>
   <si>
     <t>Institui a política municipal de valorização, promoção e fomento ao hip-hop, à cultura periférica e às juventudes urbanas no Município de Nova Serrana e dá outras providências</t>
   </si>
   <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Institui o Fevereiro Roxo como mês de conscientização sobre as doenças Alzheimer, Lúpus e Fibromialgia no Município de Nova Serrana e dá outras providências</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 057/2026 com Emenda 01._x000D_
+Acrescenta o Art. 1º A à Lei n° 3.139, de 12 de julho de 2023, que "Institui o Dia de Padre Libério no município de Nova Serrana.</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 060/2026 com Emenda 01._x000D_
+Autoriza o Poder Executivo a instituir normas para fiscalização, notificação e aplicação de penalidades a empresas concessionárias e prestadoras de serviços que realizarem intervenções em vias públicas no Município de Nova Serrana e dá outras providências</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Guilherme Bueno Tinik, Kaio Rodrigues, Laércio do Zé Manoel, Ricardo Tobias, Taina Zumerli</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 061/2026 com Emenda 01 (de redação)._x000D_
+Dispõe sobre a obrigatoriedade de estudo técnico comparativo entre pavimentação asfáltica e pavimentação em concreto nas licitações públicas no Município de Nova Serrana e dá outras providências</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>Laércio do Zé Manoel, Natan Oliveira, Taina Zumerli</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 062/2026 com Emenda 01._x000D_
+Institui no Calendário Oficial do Município, o "Dia Municipal de Combate ao Feminicídio" a ser comemorado anualmente em 25 de novembro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>Inclui o evento denominado Romaria da Semana Santa no calendário oficial de eventos do município de Nova Serrana e dá outras providências</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Admilson Emiliano, Laércio do Zé Manoel, Natan Oliveira, Taina Zumerli</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal "Parada Segura" no transporte coletivo urbano do Município de Nova Serrana, para permitir o embarque e desembarque de mulheres no período noturno fora dos pontos de parada oficiais, e dá outras providências</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivo à Lei Municipal n° 3.074/2022 e à Lei Municipal nº 3.259/2024, para disciplinar a vedação de identificação ostensiva nos veículos utilizados no serviço de transporte remunerado privado individual de passageiros gerenciado por plataformas tecnológicas.</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>Altera o quadro 16, inciso XV, constante no artigo 59 da Lei nº 3.360, de 14 de julho de 2025, que trata das Diretrizes Orçamentárias, de 2026.</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>Altera o inciso I, constante no artigo 8° da Lei nº 3.485, de 18 de dezembro de 2025, que estima a receita e fixa a despesas para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 073/2026 com Emenda 01._x000D_
+Denomina como Rua Geraldina José Moraes, a atual Avenida Dois, do Bairro Reserva do Boa Vista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>Cabo John, Dyhego Camilo, Kaio Rodrigues</t>
+  </si>
+  <si>
+    <t>Declara a Utilidade Pública Municipal a Associação dos Moradores do Bairro José Silva de Almeida Nova Serrana/MG, e dá outras providências</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Rua Sebastião Luiz da Fonseca, atual Rua Oito, no Bairro Santo Antônio, bem como suas continuações nos bairros Elisa Amaral e Nossa Senhora de Lourdes, no Município de Nova Serrana, e dá outras providências</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>PLSUB</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Substitutivo</t>
+  </si>
+  <si>
+    <t>Institui Política Municipal de Orientação, Mediação Familiar e Acesso Voluntário ao Reconhecimento de Paternidade e Maternidade no Município de Nova Serrana e dá outras providências</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Admilson Emiliano</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública municipal a Igreja Evangélica Pentecostal Emanuel Ministério Anunciando a Salvação, com sede no Município de Nova Serrana - MG, e dá outras providências</t>
+  </si>
+  <si>
     <t>302</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>PLSUB</t>
-[...4 lines deleted...]
-  <si>
     <t>Miltinho</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da atual Rua Sete e de seu prosseguimento, Rua Doze, como Rua Leticia Isabelly Silva Oliveira, nos bairros Santo Antônio e Industrial, no Município de Nova Serrana/MG e dá outras providências</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Institui diretrizes para a transparência e ampla divulgação dos dias e horários da coleta de resíduos sólidos domiciliares no Município de Nova Semana/MG</t>
   </si>
   <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Dué</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de rua no âmbito do município de Nova Serrana e dá outras providências</t>
+  </si>
+  <si>
     <t>341</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Breno Fonseca, Cleiton Surf Star</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Feirante no Calendário Oficial do Município de Nova Serrana e dá outras providências</t>
   </si>
   <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>Atribui ao Radical Park o nome de Yuri Raydan Carvalho (MC Mamute), em Nova Serrana e dá outras providências</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>Cleiton Surf Star</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 074/2026 (Substitutivo) com Emenda 01._x000D_
+Dispõe sobre a denominação do novo complexo esportivo localizado na pista de cooper como "Complexo Esportivo e Lazer Mauro Amaral de Souza - Maurinho" e dá outras providências</t>
+  </si>
+  <si>
     <t>309</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PLC1</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - 1º Turno</t>
   </si>
   <si>
     <t>Altera a Lei Complementar na 2.073, de 02 de setembro de 2010, que dispõe sobre as consignações em folha de pagamento dos servidores públicos, aposentados e pensionistas da Administração Direta e Autárquica do Poder Executivo do Município de Nova Serrana</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 016, de 2019, que dispõe sobre a reestruturação do Plano de Cargos e Carreiras e Remuneração dos Profissionais da Saúde do Poder Executivo do Município de Nova Serrana</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 48/2023, que dispõe sobre a reestruturação do Plano de Cargos e Carreiras e Remuneração dos Profissionais de Apoio à Educação Pública Municipal de Nova Serrana, e dá outras providências</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 16/2019, que dispõe sobre a reestruturação do Plano de Cargos e Carreiras e Remuneração dos Profissionais da Saúde do Poder Executivo de Nova Serrana, estabelece normas gerais de enquadramento, institui nova tabela de vencimentos e dá outras providências.</t>
   </si>
   <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>Altera o art. 154 da Lei Complementar nº 066/2025 – Código Tributário do Município de Nova Serrana, para reescalonar a aplicação dos multiplicadores da Planta de Valores Genéricos- PVG e redefinir a progressividade da base de cálculo do IPTU, e dá outras providências - 1º Turno.</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de descontos progressivos para pagamento do Imposto sobre a Propriedade Predial e Territorial Urbana - IPTU, relativo ao exercício de 2026, e dá outras providências - 1º Turno.</t>
+  </si>
+  <si>
     <t>310</t>
   </si>
   <si>
     <t>PLC2</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - 2º Turno</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>322</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>Altera o art. 154 da Lei Complementar nº 066/2025 – Código Tributário do Município de Nova Serrana, para reescalonar a aplicação dos multiplicadores da Planta de Valores Genéricos- PVG e redefinir a progressividade da base de cálculo do IPTU, e dá outras providências - 2º Turno.</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de descontos progressivos para pagamento do Imposto sobre a Propriedade Predial e Territorial Urbana - IPTU, relativo ao exercício de 2026, e dá outras providências - 2º Turno.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>PDLS</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Substitutivo</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo 002/2026 (Substitutivo): Susta dispositivos do Decreto 140/2025, que regulamenta Lei 3470/2025, no âmbito do Município de Nova Serrana, de autoria do Poder Legislativo Municipal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -840,67 +1126,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H46"/>
+  <dimension ref="A1:H77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="29.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="97.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1051,1100 +1337,1925 @@
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>34</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
         <v>37</v>
       </c>
-      <c r="B9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" t="s">
         <v>39</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F11" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F15" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E16" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E17" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
+        <v>30</v>
+      </c>
+      <c r="D18" t="s">
+        <v>50</v>
+      </c>
+      <c r="E18" t="s">
+        <v>51</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19" t="s">
+        <v>50</v>
+      </c>
+      <c r="E19" t="s">
+        <v>51</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
         <v>65</v>
-      </c>
-[...19 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" t="s">
+        <v>67</v>
+      </c>
+      <c r="E20" t="s">
+        <v>68</v>
+      </c>
+      <c r="F20" t="s">
+        <v>54</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
         <v>69</v>
-      </c>
-[...19 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="F21" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="D22" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="E22" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="F22" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="D23" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="E23" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="F23" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="D24" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="E24" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="F24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="D25" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="E25" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="F25" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D26" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="E26" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="F26" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="D27" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="E27" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="F27" t="s">
-        <v>95</v>
+        <v>39</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="D28" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="E28" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="F28" t="s">
-        <v>35</v>
+        <v>91</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D29" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="E29" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="F29" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="D30" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="E30" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="F30" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D31" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="E31" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="F31" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="D32" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="E32" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>95</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="D33" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="E33" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="F33" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D34" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="E34" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="F34" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="D35" t="s">
-        <v>123</v>
+        <v>67</v>
       </c>
       <c r="E35" t="s">
-        <v>124</v>
+        <v>68</v>
       </c>
       <c r="F35" t="s">
-        <v>125</v>
+        <v>39</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="D36" t="s">
-        <v>123</v>
+        <v>67</v>
       </c>
       <c r="E36" t="s">
-        <v>124</v>
+        <v>68</v>
       </c>
       <c r="F36" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="D37" t="s">
-        <v>123</v>
+        <v>67</v>
       </c>
       <c r="E37" t="s">
-        <v>124</v>
+        <v>68</v>
       </c>
       <c r="F37" t="s">
-        <v>132</v>
+        <v>47</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="D38" t="s">
-        <v>136</v>
+        <v>67</v>
       </c>
       <c r="E38" t="s">
-        <v>137</v>
+        <v>68</v>
       </c>
       <c r="F38" t="s">
-        <v>35</v>
+        <v>124</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="D39" t="s">
-        <v>136</v>
+        <v>67</v>
       </c>
       <c r="E39" t="s">
-        <v>137</v>
+        <v>68</v>
       </c>
       <c r="F39" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="D40" t="s">
-        <v>136</v>
+        <v>67</v>
       </c>
       <c r="E40" t="s">
-        <v>137</v>
+        <v>68</v>
       </c>
       <c r="F40" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="D41" t="s">
-        <v>136</v>
+        <v>67</v>
       </c>
       <c r="E41" t="s">
-        <v>137</v>
+        <v>68</v>
       </c>
       <c r="F41" t="s">
-        <v>35</v>
+        <v>134</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D42" t="s">
-        <v>149</v>
+        <v>67</v>
       </c>
       <c r="E42" t="s">
-        <v>150</v>
+        <v>68</v>
       </c>
       <c r="F42" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>140</v>
       </c>
       <c r="D43" t="s">
-        <v>149</v>
+        <v>67</v>
       </c>
       <c r="E43" t="s">
-        <v>150</v>
+        <v>68</v>
       </c>
       <c r="F43" t="s">
-        <v>35</v>
+        <v>141</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D44" t="s">
-        <v>149</v>
+        <v>67</v>
       </c>
       <c r="E44" t="s">
-        <v>150</v>
+        <v>68</v>
       </c>
       <c r="F44" t="s">
-        <v>35</v>
+        <v>134</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D45" t="s">
-        <v>149</v>
+        <v>67</v>
       </c>
       <c r="E45" t="s">
-        <v>150</v>
+        <v>68</v>
       </c>
       <c r="F45" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>149</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>150</v>
+      </c>
+      <c r="D46" t="s">
+        <v>67</v>
+      </c>
+      <c r="E46" t="s">
+        <v>68</v>
+      </c>
+      <c r="F46" t="s">
+        <v>108</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>152</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>153</v>
+      </c>
+      <c r="D47" t="s">
+        <v>67</v>
+      </c>
+      <c r="E47" t="s">
+        <v>68</v>
+      </c>
+      <c r="F47" t="s">
         <v>154</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="G47" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>156</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>157</v>
+      </c>
+      <c r="D48" t="s">
+        <v>67</v>
+      </c>
+      <c r="E48" t="s">
+        <v>68</v>
+      </c>
+      <c r="F48" t="s">
+        <v>158</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>160</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>161</v>
+      </c>
+      <c r="D49" t="s">
+        <v>67</v>
+      </c>
+      <c r="E49" t="s">
+        <v>68</v>
+      </c>
+      <c r="F49" t="s">
+        <v>44</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>163</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>164</v>
+      </c>
+      <c r="D50" t="s">
+        <v>67</v>
+      </c>
+      <c r="E50" t="s">
+        <v>68</v>
+      </c>
+      <c r="F50" t="s">
+        <v>165</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>167</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>168</v>
+      </c>
+      <c r="D51" t="s">
+        <v>67</v>
+      </c>
+      <c r="E51" t="s">
+        <v>68</v>
+      </c>
+      <c r="F51" t="s">
+        <v>84</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>170</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>171</v>
+      </c>
+      <c r="D52" t="s">
+        <v>67</v>
+      </c>
+      <c r="E52" t="s">
+        <v>68</v>
+      </c>
+      <c r="F52" t="s">
+        <v>39</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>173</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>174</v>
+      </c>
+      <c r="D53" t="s">
+        <v>67</v>
+      </c>
+      <c r="E53" t="s">
+        <v>68</v>
+      </c>
+      <c r="F53" t="s">
+        <v>39</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H53" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>176</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>177</v>
+      </c>
+      <c r="D54" t="s">
+        <v>67</v>
+      </c>
+      <c r="E54" t="s">
+        <v>68</v>
+      </c>
+      <c r="F54" t="s">
+        <v>44</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H54" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>179</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>180</v>
+      </c>
+      <c r="D55" t="s">
+        <v>67</v>
+      </c>
+      <c r="E55" t="s">
+        <v>68</v>
+      </c>
+      <c r="F55" t="s">
+        <v>181</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>183</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>184</v>
+      </c>
+      <c r="D56" t="s">
+        <v>67</v>
+      </c>
+      <c r="E56" t="s">
+        <v>68</v>
+      </c>
+      <c r="F56" t="s">
+        <v>47</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H56" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>186</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>187</v>
+      </c>
+      <c r="D57" t="s">
+        <v>188</v>
+      </c>
+      <c r="E57" t="s">
+        <v>189</v>
+      </c>
+      <c r="F57" t="s">
+        <v>54</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>191</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>192</v>
+      </c>
+      <c r="D58" t="s">
+        <v>188</v>
+      </c>
+      <c r="E58" t="s">
+        <v>189</v>
+      </c>
+      <c r="F58" t="s">
+        <v>193</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>195</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>196</v>
+      </c>
+      <c r="D59" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" t="s">
+        <v>197</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>199</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>200</v>
+      </c>
+      <c r="D60" t="s">
+        <v>188</v>
+      </c>
+      <c r="E60" t="s">
+        <v>189</v>
+      </c>
+      <c r="F60" t="s">
+        <v>44</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>202</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>203</v>
+      </c>
+      <c r="D61" t="s">
+        <v>188</v>
+      </c>
+      <c r="E61" t="s">
+        <v>189</v>
+      </c>
+      <c r="F61" t="s">
+        <v>204</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>206</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>207</v>
+      </c>
+      <c r="D62" t="s">
+        <v>188</v>
+      </c>
+      <c r="E62" t="s">
+        <v>189</v>
+      </c>
+      <c r="F62" t="s">
+        <v>208</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>210</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>211</v>
+      </c>
+      <c r="D63" t="s">
+        <v>188</v>
+      </c>
+      <c r="E63" t="s">
+        <v>189</v>
+      </c>
+      <c r="F63" t="s">
+        <v>141</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>213</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>214</v>
+      </c>
+      <c r="D64" t="s">
+        <v>188</v>
+      </c>
+      <c r="E64" t="s">
+        <v>189</v>
+      </c>
+      <c r="F64" t="s">
+        <v>215</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>217</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>218</v>
+      </c>
+      <c r="D65" t="s">
+        <v>219</v>
+      </c>
+      <c r="E65" t="s">
+        <v>220</v>
+      </c>
+      <c r="F65" t="s">
+        <v>39</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>222</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>223</v>
+      </c>
+      <c r="D66" t="s">
+        <v>219</v>
+      </c>
+      <c r="E66" t="s">
+        <v>220</v>
+      </c>
+      <c r="F66" t="s">
+        <v>39</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>225</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>226</v>
+      </c>
+      <c r="D67" t="s">
+        <v>219</v>
+      </c>
+      <c r="E67" t="s">
+        <v>220</v>
+      </c>
+      <c r="F67" t="s">
+        <v>39</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>228</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>229</v>
+      </c>
+      <c r="D68" t="s">
+        <v>219</v>
+      </c>
+      <c r="E68" t="s">
+        <v>220</v>
+      </c>
+      <c r="F68" t="s">
+        <v>39</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>231</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>232</v>
+      </c>
+      <c r="D69" t="s">
+        <v>219</v>
+      </c>
+      <c r="E69" t="s">
+        <v>220</v>
+      </c>
+      <c r="F69" t="s">
+        <v>39</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>234</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>235</v>
+      </c>
+      <c r="D70" t="s">
+        <v>219</v>
+      </c>
+      <c r="E70" t="s">
+        <v>220</v>
+      </c>
+      <c r="F70" t="s">
+        <v>39</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>237</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>218</v>
+      </c>
+      <c r="D71" t="s">
+        <v>238</v>
+      </c>
+      <c r="E71" t="s">
+        <v>239</v>
+      </c>
+      <c r="F71" t="s">
+        <v>39</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H71" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>240</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>223</v>
+      </c>
+      <c r="D72" t="s">
+        <v>238</v>
+      </c>
+      <c r="E72" t="s">
+        <v>239</v>
+      </c>
+      <c r="F72" t="s">
+        <v>39</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H72" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>241</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>226</v>
+      </c>
+      <c r="D73" t="s">
+        <v>238</v>
+      </c>
+      <c r="E73" t="s">
+        <v>239</v>
+      </c>
+      <c r="F73" t="s">
+        <v>39</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H73" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>242</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>229</v>
+      </c>
+      <c r="D74" t="s">
+        <v>238</v>
+      </c>
+      <c r="E74" t="s">
+        <v>239</v>
+      </c>
+      <c r="F74" t="s">
+        <v>39</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H74" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>243</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>232</v>
+      </c>
+      <c r="D75" t="s">
+        <v>238</v>
+      </c>
+      <c r="E75" t="s">
+        <v>239</v>
+      </c>
+      <c r="F75" t="s">
+        <v>39</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H75" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>245</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>235</v>
+      </c>
+      <c r="D76" t="s">
+        <v>238</v>
+      </c>
+      <c r="E76" t="s">
+        <v>239</v>
+      </c>
+      <c r="F76" t="s">
+        <v>39</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H76" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>247</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
         <v>17</v>
       </c>
-      <c r="D46" t="s">
-[...5 lines deleted...]
-      <c r="F46" t="s">
+      <c r="D77" t="s">
+        <v>248</v>
+      </c>
+      <c r="E77" t="s">
+        <v>249</v>
+      </c>
+      <c r="F77" t="s">
         <v>18</v>
       </c>
-      <c r="G46" s="1" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="G77" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H77" t="s">
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>