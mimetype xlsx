--- v0 (2026-02-09)
+++ v1 (2026-04-09)
@@ -10,95 +10,95 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2160" uniqueCount="644">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2240" uniqueCount="667">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.novaserrana.mg.leg.br/media/</t>
+    <t>http://sapl.novaserrana.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza a concessão de revisão geral anual dos vencimentos dos servidores públicos, do subsídio dos agentes políticos, dos servidores da educação e magistério, bem como da bolsa-auxílio dos estagiários do Município e dá outras providências</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Altera inciso II do artigo 70, inciso I do artigo 50 e o caput do artigo 115, da Resolução 304/2024 que ‘Contém o Regimento Interno da Câmara Municipal de Nova Serrana’</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>LEGISLATIVO MUNICIPAL - LM</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Proteção da Criança e do Adolescente no âmbito da Câmara Municipal de Nova Serrana e dispõe sobre a cooperação com o Poder Executivo Municipal de Nova Serrana</t>
   </si>
@@ -172,51 +172,51 @@
     <t>12</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público, nos termos do inciso IX do artigo 37 da Constituição Federal, e dá outras providências”</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>PLO1</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica 1º Turno</t>
   </si>
   <si>
     <t>Fábio José de Oliveira</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica 001/2025 com Emenda 02 e Subemenda 01._x000D_
 Acrescenta parágrafo único ao art. 33, revoga o parágrafo único do art. 162 e acrescenta o art. 201 da Lei Orgânica do Município de Nova Serrana/MG.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>Executivo Municipal - EM</t>
+    <t>EXECUTIVO MUNICIPAL - EM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica 003/2025 _x000D_
 _x000D_
 Altera dispositivos da Lei Orgânica do Município de Nova Serrana, para adequá-los à Emenda Constitucional 132, de 20 de dezembro de 2023, que instituiu a Reforma Tributária Nacional</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Veto Parcial à Proposição de Lei referente ao Projeto de Lei 114/2025 que "Altera a Lei 3.295/2025 e dá outras providências.”</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Veto Integral à Proposição de Lei 088/2025 que “Dispõe sobre a vedação à obrigatoriedade de participação de alunos em atividades escolares que contrariem as convicções religiosas de seus pais ou responsáveis, no âmbito das instituições de ensino públicas e privadas do Município de Nova Serrana – MG”.</t>
   </si>
   <si>
@@ -446,50 +446,59 @@
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Emenda 03 ao Projeto de Lei Complementar 237/2025.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Emenda 04 ao Projeto de Lei Complementar 237/2025.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Emenda 01 ao Projeto de Lei Complementar 274/2025</t>
   </si>
   <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>Natan Oliveira</t>
+  </si>
+  <si>
+    <t>Emenda 01 e Emenda 02 (de redação) ao Projeto de Lei 300/2025</t>
+  </si>
+  <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Desenvolvimento Ambiental e dá outras providências.</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento/reparcelamento de débitos do Município de Nova Serrana/MG com seu Regime Próprio de Previdência Social - RPPS.</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do artigo 37 da constituição federal, e dá outras providências.</t>
   </si>
   <si>
     <t>Institui no Município de Nova Serrana, o Programa de Regularidade Fiscal - REFIS, que autoriza o recebimento de créditos tributários e não tributários com desconto de juros e multas.</t>
   </si>
   <si>
     <t>Autoriza complementação do índice aplicado no reajuste anual dos profissionais do magistério público da educação básica, para efetivação do piso salarial do Município, nos termos da Lei Federal 11.738/2008 e da Portaria Interministerial MEC/MF nº 13/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>Laércio do Zé Manoel</t>
   </si>
   <si>
     <t>Instituir o Janeiro Branco como mês de conscientização e promoção da saúde mental no município de Nova Serrana- MG.</t>
@@ -555,53 +564,50 @@
     <t>Dispõe sobre a divulgação obrigatória das listas de espera por vagas em estabelecimentos de educação básica da rede municipal de ensino de Nova Serrana, incluindo creches, e dá outras providências.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Autoriza o Município de Nova Serrana a doar área institucional excedente e dá outras providências.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Heliene Santana, Maycon Vinicius</t>
   </si>
   <si>
     <t>Projeto de Lei 046/2025 Substitutivo 2 com Emenda 01._x000D_
 Dispõe sobre o fornecimento gratuito de uniforme e kit escolar para famílias de baixa de renda na Rede Municipal de Ensino do Município de Nova Serrana/MG e dá outras providências.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Paulo Torres de Oliveira, atual Rua 6 (Seis), no Bairro Reserva do Boa Vista no Município de Nova Serrana/MG e dá outras providências.</t>
   </si>
   <si>
-    <t>Natan Oliveira</t>
-[...1 lines deleted...]
-  <si>
     <t>Institui o evento ‘Semana do Yoga e de Práticas Meditativas’ no Calendário Oficial de Eventos do Município de Nova Serrana - MG e dá outras providências.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Institui o ‘Dia Municipal do Hip Hop’ no calendário oficial de eventos do município de Nova Serrana/MG e inclui na agenda cultural da cidade atividades dedicadas à celebração e promoção da cultura hip hop.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Taina Zumerli</t>
   </si>
   <si>
     <t>Institui o uso do ‘Cordão de Girassol’ como Instrumento facultativo auxiliar de orientação e identificação de pessoas com deficiência oculta, no Município de Nova Serrana MG.</t>
   </si>
   <si>
     <t>Adilson Pacheco, Breno Fonseca, Guilherme Bueno Tinik, Maycon Vinicius, Ricardo Tobias</t>
@@ -863,50 +869,62 @@
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Projeto de Lei 126/2025 com Emenda 01._x000D_
 Ratifica o 1º Termo Aditivo do Contrato de Consórcio do CONSANE e autoriza o ingresso do Município de Nova Serrana no Consórcio Regional de Saneamento Básico – CONSANE, e dá outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Projeto de Lei 128/2025 com Emendas 01 e 02._x000D_
 Ratifica a 2ª Alteração Contratual Consolidado do Consórcio Intermunicipal do Serviço de Inspeção do Centro-Oeste Mineiro – CISICOM, autorizando o ingresso do Município de Nova Serrana/MG como consorciado e dá outras providências.</t>
   </si>
   <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>Breno Fonseca, Dyhego Camilo</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação e uso oficial das redes sociais institucionais da Prefeitura Municipal e da Câmara Municipal de Nova Serrana e dá outras providências</t>
+  </si>
+  <si>
     <t>133</t>
   </si>
   <si>
     <t>Projeto de Lei 133/2025 com Emenda 01._x000D_
 Dispõe sobre a política de proteção, preservação, conservação, controle, recuperação do meio ambiente e da melhoria da qualidade de vida no município de Nova Serrana, estabelecendo normas para licenciamento de intervenção ambiental, tipificando e classificando as infrações às normas de proteção ao meio ambiente e aos recursos hídricos, bem como estabelecendo os procedimentos administrativos de fiscalização e aplicação das penalidades e dá outras providências.</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Grupo Escoteiro 190 Paladinos, com sede no Município de Nova Serrana/MG, e dá outras providências</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação ATS (Autismo, TDAH, TD, Síndrome de Down), com sede no Município de Nova Serrana-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Projeto de Lei 138/2025 com Emenda 01._x000D_
 Prorroga a vigência do Plano Municipal de Educação (PME), aprovado pela Lei Municipal nº 2.347 de 15 de junho de 2015 e dá outras providências.</t>
   </si>
@@ -941,53 +959,50 @@
   </si>
   <si>
     <t>Projeto de Lei 145/2025 com Emendas._x000D_
 Institui o Programa ‘De volta para Minha Terra’</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a garantir direitos alimentares e de saúde a crianças com Transtorno do Espectro Autista (TEA), Altas Habilidades/Superdotação, Transtorno de Déficit de Atenção com Hiperatividade (TDAH) e outras atipicidades, no âmbito do Município de Nova Serrana/MG</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover a identificação das vagas de estacionamento destinadas às pessoas com deficiência com sinalização específica para pessoas com Transtorno do Espectro Autista (TEA), no Município de Nova Serrana/MG.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>150</t>
-  </si>
-[...1 lines deleted...]
-    <t>130</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Projeto de Lei 152/2025 com Emenda 01._x000D_
 Reconhece a profissão de Vigilante e de Agente de Segurança Privada como atividade de risco no âmbito do Município de Nova Serrana, para fins de valorização e apoio institucional</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização opcional de pulseiras de identificação com os símbolos do girassol e do quebra-cabeça por pessoas com deficiência oculta, nas unidades públicas de saúde do Município de Nova Serrana/MG, e dá outras providências</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Institui a ‘Semana Municipal de Conscientização sobre a relação entre os maus-tratos aos animais e a violência doméstica (Teoria do ELO)’ e dá outras providências</t>
@@ -1148,50 +1163,60 @@
     <t>171</t>
   </si>
   <si>
     <t>Cleiton Surf Star</t>
   </si>
   <si>
     <t>Projeto de Lei 192/2025 com Emenda 01._x000D_
 Institui o dia do ‘Encontrão da Terceira Idade’ no Calendário Oficial do Município de Nova Serrana e dá outras providências</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Geraldo Magela Viegas, atual Rua B, localizada no Bairro Dom Bosco e dá outras providências</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Cleiton Surf Star, Taina Zumerli</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal Clube da Terceira Idade, Flor da Idade com sede no Município de Nova Serrana/MG, e dá outras providências</t>
   </si>
   <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 196/2025 com Emendas 01 a 04._x000D_
+Dispõe sobre a divulgação de informações relativas ao contrato de locação nos imóveis locados pela administração pública no município de Nova Serrana-MG e dá outras providências</t>
+  </si>
+  <si>
     <t>198</t>
   </si>
   <si>
     <t>Projeto de Lei 198/2025 com Emenda 01._x000D_
 Institui no Calendário Oficial de Datas Comemorativas do Município de Nova Serrana/MG, o "Dia Nacional da Gestante" e a "Semana da Gestante", e dá outras providências.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Projeto de Lei 199/2025 com Emenda 01 e 02._x000D_
 Autoriza o Poder Executivo a instituir a Política Municipal de Esporte Comunitário, destinada ao uso gratuito e comunitário de espaços esportivos de escolas públicas municipais em finais de semana e feriados, e dá outras providências</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°3.148, para denominar como ‘Estrada João Alves Emiliano’ o trecho do logradouro localizado na Zona Rural do Município de Nova Serrana/MG, continuação da Rua João Alves Emiliano, até a localidade ‘Centro de Gorduras’</t>
   </si>
   <si>
     <t>194</t>
   </si>
@@ -1319,50 +1344,62 @@
     <t>211</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Projeto de Lei 232/2025 com Emenda 01._x000D_
 Institui, no âmbito do Município de Nova Serrana/MG, o Selo Escola Amiga da Vida, como reconhecimento às instituições de ensino que desenvolverem ações de promoção da saúde mental, prevenção ao suicídio e valorização da vida</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>Institui no âmbito da Rede Municipal de Ensino de Nova Serrana/MG, a Política Pública Municipal de Orientação Vocacional Destinada aos estudantes do 9° ano do Ensino Fundamental, e dá outras providências</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Imaculada Conceição - Casa de Maria, com sede no Município de Nova Serrana/MG e dá outras providências.</t>
   </si>
   <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>Kaio Rodrigues</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o direito da mulher a acompanhante durante atendimento em serviços de saúde públicos e privados no âmbito do Município de Nova Serrana-MG, nos termos da Lei Federal n° 14.737/2023, e dá outras providências</t>
+  </si>
+  <si>
     <t>241</t>
   </si>
   <si>
     <t>Dá nova redação ao caput do artigo 33 da Lei n° 3.266, de 15 de julho de 2024</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>Projeto de Lei 242/2025 com Emenda 01._x000D_
 Institui o Programa Municipal de Capacitação Continuada para Atendimento Educacional de Alunos Neurodivergentes na rede de ensino de Nova Serrana/MG e dá outras providências</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Projeto de Lei 243/2025 com Emenda 01._x000D_
 Acrescenta "Anexo de Metas e Prioridades" na lei n° 3.360, de 14 de julho de 2025, que trata das diretrizes orçamentárias para o exercício de 2026</t>
   </si>
   <si>
     <t>263</t>
   </si>
@@ -1405,99 +1442,93 @@
   <si>
     <t>207</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Altera a Emenda Impositiva 06/2024, constante da Lei 3292/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Guilherme Bueno Tinik, Laércio do Zé Manoel</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Eventos do Município de Nova Serrana o ‘Encontro de Carros de Boi’, e dá outras providências</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>Kaio Rodrigues</t>
-[...1 lines deleted...]
-  <si>
     <t>Projeto de Lei 257/2025 com Emenda 01._x000D_
 Autoriza o Poder Executivo Municipal a repassar aos Agentes Comunitários de Saúde- ACS, e aos Agentes de Combate às Endemias- ACE, o Incentivo Financeiro Adicional (IFA) previsto na Legislação Federal e dá outras providências</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Projeto de Lei 259/2025 com Emenda 01._x000D_
 Institui a semana municipal de fomento e valorização da arte sacra no município de Nova Serrana e dá outras providências.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Comunitária Esperança e Vida - ACEV e dá outras providências</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Projeto de Lei 261/2025 com Emendas Impositivas Individuais 01 a 017 e de Bancada 01._x000D_
 Estima a receita e fixa a despesa para o exercício financeiro de 2026,</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Altera a Emenda Impositiva nº 13/2024 constante da Lei n°3.292, de 17 de dezembro de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Altera a redação do artigo 9° da Lei Municipal n° 2.482/2017, de 20/09/2017, que dispõe sobre estágio de estudantes no Município de Nova Serrana/MG e dá outras providências</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>Projeto de Lei 267/2025 com Emenda 01._x000D_
 Estabelece normas para a apresentação de Projetos de Lei que gerem custo direto a pessoas físicas ou jurídicas no Município de Nova Serrana e dá outras providências</t>
   </si>
   <si>
-    <t>235</t>
-[...1 lines deleted...]
-  <si>
     <t>271</t>
   </si>
   <si>
     <t>Altera as Emendas Impositivas n° 01/2024, n° 03/2024, n° 05/2024 e a Emenda de Bancada n° 01/2024 constante da Lei n° 3.292, de 17 de dezembro de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Altera da Lei n° 3.423, de 02 de outubro de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar permuta dos imóveis que menciona e dá outras providências</t>
   </si>
   <si>
     <t>279</t>
@@ -1553,102 +1584,146 @@
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Projeto de Lei 287/2025 com Emenda 01._x000D_
 Altera a Lei 3.297/2025 e dá outras providências</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>Projeto de Lei 288/2025 com Emendas 01, 02, 03 e Subemenda._x000D_
 Estabelece normas para padronização, exploração e fiscalização de publicidades projetadas em painéis de LED ou similares, em espaços públicos do Município de Nova Serrana e dá outras providências</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir a Política "Médicos nas Creches", destinada ao atendimento médico preventivo nas unidades de educação infantil do Município de Nova Serrana, e dá outras providências</t>
   </si>
   <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 300/2025 com Emendas 01 e Emenda 02 (de redação) _x000D_
+Institui a Política Municipal de Valorização Simbólica dos Profissionais de Educação da Rede Pública Municipal de Nova Serrana e dá outras providências</t>
+  </si>
+  <si>
     <t>302</t>
   </si>
   <si>
     <t>Altera a Emenda impositiva nº 02/2024 constante da Lei nº 3.292, de 17 de dezembro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Nova Serrana o Arraiá Paroquial Sô Jão Bosquinho e dá outras providências</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da rua Miguel Francisco Cláudio, atual Rua Nove (09), no Bairro Industrial/Itapuã no Município de Nova Serrana e dá outras providências</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>Dispõe sobre atualização do Plano de Assistência à Saúde no âmbito do Poder Legislativo Municipal, de acordo com ANS – Agência Nacional de Saúde, e dá outras providências</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da quadra situada no bairro Frei Paulo, pertencente ao CMEI Menino Jesus de Praga, como "Edson Neves Pinto- Porquinho", e dá outras providências</t>
   </si>
   <si>
-    <t>312</t>
-[...1 lines deleted...]
-  <si>
     <t>Autoriza o Município de Nova Serrana a desafetar e alienar imóvel em dação em pagamento e dá outras providências</t>
   </si>
   <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública municipal ARANAS FUTEBOL CLUBE, associação sem fins lucrativos, com sede no município de Nova Serrana e dá outras providências</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>Breno Fonseca, Cleiton Surf Star</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 314/2025 com Emenda 01_x000D_
+Autoriza o Poder Executivo a instituir, no âmbito do Município de Nova Serrana, a Semana Municipal do Emprego e Oportunidades, e dá outras providências.</t>
+  </si>
+  <si>
     <t>315</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Municipal 1844/2005</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>Admilson Emiliano, Breno Fonseca, Dyhego Camilo, Laércio do Zé Manoel</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a criar o Centro de Atendimento Especializado à Pessoa com Deficiência Auditiva- CAEPDA e dá outras providências</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>Admilson Emiliano, Breno Fonseca, Laércio do Zé Manoel</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a instituir o Núcleo de Atendimento Psicossocial diretrizes (NAPS), estabelece para seu funcionamento, acrescenta no calendário oficial, do Município de Nova Serrana, o Mês Municipal de Conscientização e Divulgação do NAPS e dá outras providências</t>
   </si>
   <si>
     <t>PLSUB</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 02 AO PROJETO DE LEI 006/2025- Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do artigo 37 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>Acrescenta os artigos 4°-A e 4°-B à Lei n° 3.152, de 26 de julho de 2023, que ‘Dispõe sobre a prestação de serviços de Psicologia e de Serviço Social nas escolas públicas municipais de Educação Básica’, a fim de adequá-Ia à Lei Federal nº 14.819/2024, que ‘Institui a Política Nacional de Atenção Psicossocial nas Comunidades Escolares’ e dá outras providências.</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.871/2021, que "Dispõe sobre a inscrição do nome e/ou marca de empresas ou entidades patrocinadoras nos uniformes dos alunos da rede pública municipal de ensino", e dá outras providências.</t>
   </si>
   <si>
     <t>Altera a Lei 3.054/2022, que ‘Institui no Município de Nova Serrana - MG o direito de o contribuinte ter acesso a meios e formas de pagamento digital, tais como PIX e transferência bancária, para quitação de débitos de natureza tributária, taxas e contribuições’ e dá outras providências”, de autoria do Vereador Maycon Vinícius Rodrigues Bueno;</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Cabo John</t>
   </si>
@@ -1712,50 +1787,57 @@
   </si>
   <si>
     <t>Institui políticas de promoção de educação antirracista em projetos, programas e eventos esportivos no município de Nova Serrana e dá outras providências</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Breno Fonseca, Cabo John, Miltinho</t>
   </si>
   <si>
     <t>Reconhece o Programa Educacional de Resistência às Drogas e à Violência (Proerd) como patrimônio imaterial do Município de Nova Serrana e dá outras providências</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>Institui o ‘Dia da Psicopedagogia’ no calendário oficial de eventos do município de Nova Serrana e dá outras providências</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Projeto de Lei 113/2025 Substitutivo com Emenda 01._x000D_
 Altera a Lei Municipal nº 3.138/2023, para incluir o 'Dia Municipal do Nordestino' no calendário oficial do Município de Nova Serrana e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Adilson Pacheco, Breno Fonseca, Cabo John, Cleiton Surf Star, Guilherme Bueno Tinik, Miltinho, Ricardo Tobias</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 122/2025 (Substitutivo 3) com Emenda 01_x000D_
+Dispõe sobre a regulamentação do uso de espaços públicos e privados para guarda, estacionamento ou vigilância de veículos automotores, no âmbito do Município de Nova Serrana, e dá outras providências.</t>
   </si>
   <si>
     <t>Admilson Emiliano, Laércio do Zé Manoel</t>
   </si>
   <si>
     <t>Institui o Projeto Municipal de Incentivo à Leitura "Ler é Viver", no Município de Nova Serrana/MG, integrando a realização anual da Feira do Livro como ação permanente do programa, e dá outras providências</t>
   </si>
   <si>
     <t>Projeto de Lei 154/2025 (Substitutivo) com Emenda 01._x000D_
 Autoriza o Poder Executivo a instalação de sinalização viária e dispositivos de segurança no entorno de instituições de ensino no município de Nova Serrana e dá outras providências</t>
   </si>
   <si>
     <t>Miltinho</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Avenida João Batista dos Santos, atual Avenida D, no bairro Planalto e dá outras providências.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Irmã Cota, atual Rua de ligação A, no bairro Planalto no Município de Nova Serrana</t>
   </si>
   <si>
     <t>169</t>
@@ -1844,96 +1926,87 @@
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Projeto de Lei 289/2025 (Substitutivo) com Emenda 01 e Emenda 02._x000D_
 Autoriza o Município de Nova Serrana a desafetar e alienar imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.434, de 16 de outubro de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Projeto de Lei 293/2025 (Substitutivo) com Emenda 01._x000D_
 Autoriza o Município de Nova Serrana a desafetar e alienar imóvel e dá outras providências</t>
   </si>
   <si>
     <t>Projeto de Lei 294/2025 (Substitutivo) com Emenda 01._x000D_
 Autoriza o Município de Nova Serrana a desafetar imóvel e alienar imóveis e dá outras providências</t>
   </si>
   <si>
-    <t>295</t>
-[...1 lines deleted...]
-  <si>
     <t>Projeto de Lei 295/2025 (Substitutivo) com Emenda 01._x000D_
 Autoriza o Município de Nova Serrana a alienar imóveis e dá outras providências</t>
   </si>
   <si>
     <t>273</t>
-  </si>
-[...1 lines deleted...]
-    <t>296</t>
   </si>
   <si>
     <t>Autoriza o Município a instituir a Gratificação por Assiduidade e a Gratificação por Desempenho aos servidores públicos municipais de Nova Serrana e dá outras providências</t>
   </si>
   <si>
     <t>BLOCO</t>
   </si>
   <si>
     <t>Votação em Bloco</t>
   </si>
   <si>
     <t>Votação em bloco das seguintes matérias:_x000D_
 _x000D_
 - Emenda 01 ao Projeto de Lei 028/2025;_x000D_
 - Projeto de Lei 028/2025 que "Autoriza a abertura de crédito adicional especial”, de autoria do Executivo Municipal;_x000D_
 - Projeto de Lei 029/2025 que "Autoriza a realização de remanejamento de recursos de um órgão para outro, conforme artigo 167, inciso VI, da Constituição Federal", de autoria do Executivo Municipal;_x000D_
 - Projeto de Lei 030/2025 que "Altera a Lei n° 2.990, de 13 de dezembro de 2021, que trata do Plano Plurianual para o quadriênio 2022 a 2025, e Lei n° 3.266, de 15 de julho de 2024, que trata das diretrizes orçamentárias de 2025", de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>PLC1</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - 1º Turno</t>
   </si>
   <si>
     <t>Altera os anexos 01 – ‘Classificação de Usos’ e 02 – ‘Parâmetros de uso e ocupação’, da Lei Complementar 036, de 08 de julho de 2022,  que ‘Institui o Plano Diretor Participativo Municipal de Nova Serrana que dispõe sobre a política de desenvolvimento urbano e ordenamento territorial, os instrumentos urbanísticos e dá outras providências’.</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 051 de 13 dezembro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 15/2019, que trata do Plano de Cargos e Carreiras dos Profissionais da Administração do Poder Executivo de Nova Serrana, e dá outras providências</t>
-  </si>
-[...1 lines deleted...]
-    <t>196</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar 204/2025 _x000D_
 _x000D_
 Altera o art. 95 da Lei Complementar Municipal n° 016, de 27 de setembro de 2019, que dispõe sobre a reestruturação do Plano de Cargos, Carreiras e Remuneração dos Profissionais da Saúde do Poder Executivo de Nova Serrana/MG</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar 237/2025 (Substitutivo) - 1º Turno._x000D_
 Dispõe sobre o Sistema Tributário Municipal e institui normas gerais de direito tributário aplicáveis ao Município de Nova Serrana</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar 239/2025 com Emenda 01 (com Subemenda)._x000D_
 Altera o artigo 48 da Lei Complementar n° 47/2023, que dispõe sobre adicional de desempenho vinculado ao avanço do índice de Desenvolvimento da Educação Básica e dá outras providências</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a participar do Programa Minha Casa, Minha Vida- PMCMV, autoriza a doação de lotes vinculados ao respectivo programa e dá outras providências</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 2.300 - 1º Turno.</t>
   </si>
   <si>
     <t>245</t>
@@ -2374,68 +2447,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H274"/>
+  <dimension ref="A1:H284"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="103.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="39.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3535,5936 +3608,6196 @@
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>140</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>141</v>
       </c>
       <c r="D47" t="s">
         <v>62</v>
       </c>
       <c r="E47" t="s">
         <v>63</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>80</v>
+        <v>143</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="D48" t="s">
-        <v>143</v>
+        <v>62</v>
       </c>
       <c r="E48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F48" t="s">
         <v>144</v>
       </c>
-      <c r="F48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D49" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E49" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F49" t="s">
         <v>50</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>145</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D50" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E50" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F50" t="s">
         <v>50</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D51" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E51" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F51" t="s">
         <v>50</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>42</v>
+        <v>92</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D52" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E52" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F52" t="s">
         <v>50</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D53" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E53" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F53" t="s">
         <v>50</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>98</v>
+        <v>45</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="D54" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E54" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F54" t="s">
-        <v>150</v>
+        <v>50</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>152</v>
+        <v>98</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>89</v>
+        <v>8</v>
       </c>
       <c r="D55" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E55" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F55" t="s">
         <v>153</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>127</v>
+        <v>155</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D56" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E56" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F56" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D57" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E57" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F57" t="s">
-        <v>124</v>
+        <v>158</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>133</v>
+        <v>95</v>
       </c>
       <c r="D58" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E58" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F58" t="s">
-        <v>50</v>
+        <v>124</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>69</v>
+        <v>133</v>
       </c>
       <c r="D59" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E59" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F59" t="s">
         <v>50</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>138</v>
+        <v>69</v>
       </c>
       <c r="D60" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E60" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F60" t="s">
         <v>50</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>161</v>
+        <v>118</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>73</v>
+        <v>138</v>
       </c>
       <c r="D61" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E61" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F61" t="s">
-        <v>153</v>
+        <v>50</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="D62" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E62" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F62" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>166</v>
+        <v>79</v>
       </c>
       <c r="D63" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E63" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F63" t="s">
+        <v>156</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
         <v>167</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>109</v>
+        <v>168</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>169</v>
       </c>
       <c r="D64" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E64" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F64" t="s">
         <v>170</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>109</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
         <v>172</v>
       </c>
-      <c r="B65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D65" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E65" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F65" t="s">
-        <v>50</v>
+        <v>173</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D66" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E66" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F66" t="s">
-        <v>175</v>
+        <v>50</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>177</v>
+        <v>88</v>
       </c>
       <c r="D67" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E67" t="s">
-        <v>144</v>
+        <v>147</v>
+      </c>
+      <c r="F67" t="s">
+        <v>178</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>169</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>97</v>
+        <v>180</v>
       </c>
       <c r="D68" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E68" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>147</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H68" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
+        <v>97</v>
+      </c>
+      <c r="D69" t="s">
+        <v>146</v>
+      </c>
+      <c r="E69" t="s">
+        <v>147</v>
+      </c>
+      <c r="F69" t="s">
+        <v>144</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" t="s">
         <v>182</v>
-      </c>
-[...13 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>183</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
         <v>184</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="D70" t="s">
+        <v>146</v>
+      </c>
+      <c r="E70" t="s">
+        <v>147</v>
+      </c>
+      <c r="F70" t="s">
+        <v>144</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D71" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E71" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F71" t="s">
         <v>188</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H71" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>184</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>186</v>
+      </c>
+      <c r="D72" t="s">
+        <v>146</v>
+      </c>
+      <c r="E72" t="s">
+        <v>147</v>
+      </c>
+      <c r="F72" t="s">
         <v>190</v>
       </c>
-      <c r="B72" t="s">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="G72" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H72" t="s">
         <v>191</v>
-      </c>
-[...13 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>192</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>193</v>
+      </c>
+      <c r="D73" t="s">
+        <v>146</v>
+      </c>
+      <c r="E73" t="s">
+        <v>147</v>
+      </c>
+      <c r="F73" t="s">
         <v>194</v>
       </c>
-      <c r="B73" t="s">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="G73" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H73" t="s">
         <v>195</v>
-      </c>
-[...13 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>196</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
         <v>197</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
+        <v>146</v>
+      </c>
+      <c r="E74" t="s">
+        <v>147</v>
+      </c>
+      <c r="F74" t="s">
+        <v>156</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H74" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>199</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>200</v>
+      </c>
+      <c r="D75" t="s">
+        <v>146</v>
+      </c>
+      <c r="E75" t="s">
+        <v>147</v>
+      </c>
+      <c r="F75" t="s">
         <v>201</v>
       </c>
-      <c r="B75" t="s">
-[...11 lines deleted...]
-      <c r="F75" t="s">
+      <c r="G75" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H75" t="s">
         <v>202</v>
-      </c>
-[...4 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>203</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>108</v>
+      </c>
+      <c r="D76" t="s">
+        <v>146</v>
+      </c>
+      <c r="E76" t="s">
+        <v>147</v>
+      </c>
+      <c r="F76" t="s">
         <v>204</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="G76" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H76" t="s">
         <v>205</v>
-      </c>
-[...13 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>206</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
         <v>207</v>
       </c>
-      <c r="B77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D77" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E77" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F77" t="s">
-        <v>124</v>
+        <v>156</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H77" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>209</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="D78" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E78" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F78" t="s">
-        <v>186</v>
+        <v>124</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H78" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>211</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
+        <v>211</v>
+      </c>
+      <c r="D79" t="s">
+        <v>146</v>
+      </c>
+      <c r="E79" t="s">
+        <v>147</v>
+      </c>
+      <c r="F79" t="s">
+        <v>188</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H79" t="s">
         <v>212</v>
-      </c>
-[...13 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>213</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
         <v>214</v>
       </c>
-      <c r="B80" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D80" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E80" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F80" t="s">
         <v>50</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H80" t="s">
-        <v>158</v>
+        <v>215</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>216</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>217</v>
       </c>
       <c r="D81" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E81" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F81" t="s">
-        <v>218</v>
+        <v>50</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H81" t="s">
-        <v>219</v>
+        <v>161</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>218</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>219</v>
+      </c>
+      <c r="D82" t="s">
+        <v>146</v>
+      </c>
+      <c r="E82" t="s">
+        <v>147</v>
+      </c>
+      <c r="F82" t="s">
         <v>220</v>
       </c>
-      <c r="B82" t="s">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="G82" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H82" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>222</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
         <v>223</v>
       </c>
-      <c r="B83" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D83" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E83" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F83" t="s">
-        <v>124</v>
+        <v>156</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H83" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="D84" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E84" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F84" t="s">
         <v>124</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H84" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>219</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
         <v>227</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
+        <v>146</v>
+      </c>
+      <c r="E85" t="s">
+        <v>147</v>
+      </c>
+      <c r="F85" t="s">
+        <v>124</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H85" t="s">
         <v>228</v>
-      </c>
-[...13 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>172</v>
+        <v>230</v>
       </c>
       <c r="D86" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E86" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F86" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H86" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>198</v>
+        <v>227</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>231</v>
+        <v>175</v>
       </c>
       <c r="D87" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E87" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F87" t="s">
-        <v>50</v>
+        <v>156</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H87" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>233</v>
       </c>
       <c r="D88" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E88" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F88" t="s">
         <v>50</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H88" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>187</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
         <v>235</v>
       </c>
-      <c r="B89" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D89" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E89" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F89" t="s">
-        <v>155</v>
+        <v>50</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H89" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>237</v>
+        <v>111</v>
       </c>
       <c r="D90" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E90" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F90" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H90" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>230</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
         <v>239</v>
       </c>
-      <c r="B91" t="s">
-[...2 lines deleted...]
-      <c r="C91" t="s">
+      <c r="D91" t="s">
+        <v>146</v>
+      </c>
+      <c r="E91" t="s">
+        <v>147</v>
+      </c>
+      <c r="F91" t="s">
+        <v>170</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H91" t="s">
         <v>240</v>
-      </c>
-[...13 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>241</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
         <v>242</v>
       </c>
-      <c r="B92" t="s">
-[...2 lines deleted...]
-      <c r="C92" t="s">
+      <c r="D92" t="s">
+        <v>146</v>
+      </c>
+      <c r="E92" t="s">
+        <v>147</v>
+      </c>
+      <c r="F92" t="s">
+        <v>50</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H92" t="s">
         <v>243</v>
-      </c>
-[...13 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>244</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>245</v>
+      </c>
+      <c r="D93" t="s">
+        <v>146</v>
+      </c>
+      <c r="E93" t="s">
+        <v>147</v>
+      </c>
+      <c r="F93" t="s">
         <v>246</v>
       </c>
-      <c r="B93" t="s">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="G93" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H93" t="s">
         <v>247</v>
-      </c>
-[...13 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>205</v>
+        <v>248</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
+        <v>249</v>
+      </c>
+      <c r="D94" t="s">
+        <v>146</v>
+      </c>
+      <c r="E94" t="s">
+        <v>147</v>
+      </c>
+      <c r="F94" t="s">
         <v>250</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H94" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>252</v>
       </c>
       <c r="D95" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E95" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F95" t="s">
         <v>50</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H95" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>240</v>
+        <v>214</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>254</v>
       </c>
       <c r="D96" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E96" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F96" t="s">
+        <v>50</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H96" t="s">
         <v>255</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>242</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>256</v>
+      </c>
+      <c r="D97" t="s">
+        <v>146</v>
+      </c>
+      <c r="E97" t="s">
+        <v>147</v>
+      </c>
+      <c r="F97" t="s">
         <v>257</v>
       </c>
-      <c r="B97" t="s">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="G97" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H97" t="s">
         <v>258</v>
-      </c>
-[...13 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>259</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>260</v>
+      </c>
+      <c r="D98" t="s">
+        <v>146</v>
+      </c>
+      <c r="E98" t="s">
+        <v>147</v>
+      </c>
+      <c r="F98" t="s">
         <v>261</v>
       </c>
-      <c r="B98" t="s">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="G98" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H98" t="s">
         <v>262</v>
-      </c>
-[...13 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>247</v>
+        <v>263</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>264</v>
       </c>
       <c r="D99" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E99" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F99" t="s">
         <v>124</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H99" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>215</v>
+        <v>249</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>266</v>
       </c>
       <c r="D100" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E100" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F100" t="s">
-        <v>50</v>
+        <v>124</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H100" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>217</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
         <v>268</v>
       </c>
-      <c r="B101" t="s">
-[...2 lines deleted...]
-      <c r="C101" t="s">
+      <c r="D101" t="s">
+        <v>146</v>
+      </c>
+      <c r="E101" t="s">
+        <v>147</v>
+      </c>
+      <c r="F101" t="s">
+        <v>50</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H101" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>270</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
         <v>271</v>
       </c>
-      <c r="B102" t="s">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="D102" t="s">
+        <v>146</v>
+      </c>
+      <c r="E102" t="s">
+        <v>147</v>
+      </c>
+      <c r="F102" t="s">
+        <v>53</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H102" t="s">
         <v>272</v>
-      </c>
-[...13 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>273</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
         <v>274</v>
       </c>
-      <c r="B103" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D103" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E103" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F103" t="s">
         <v>50</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H103" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>243</v>
+        <v>276</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>277</v>
       </c>
       <c r="D104" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E104" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F104" t="s">
         <v>50</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H104" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>254</v>
+        <v>279</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>227</v>
+        <v>280</v>
       </c>
       <c r="D105" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E105" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F105" t="s">
-        <v>153</v>
+        <v>281</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H105" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>258</v>
+        <v>245</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="D106" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E106" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F106" t="s">
-        <v>155</v>
+        <v>50</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H106" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>282</v>
+        <v>256</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>283</v>
+        <v>229</v>
       </c>
       <c r="D107" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E107" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F107" t="s">
-        <v>50</v>
+        <v>156</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H107" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>250</v>
+        <v>260</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D108" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E108" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F108" t="s">
-        <v>53</v>
+        <v>158</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H108" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>262</v>
+        <v>288</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D109" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E109" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F109" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H109" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>289</v>
+        <v>252</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>114</v>
+        <v>291</v>
       </c>
       <c r="D110" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E110" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F110" t="s">
-        <v>244</v>
+        <v>53</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H110" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>291</v>
+        <v>264</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>207</v>
+        <v>293</v>
       </c>
       <c r="D111" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E111" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F111" t="s">
-        <v>124</v>
+        <v>53</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H111" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>275</v>
+        <v>295</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>293</v>
+        <v>114</v>
       </c>
       <c r="D112" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E112" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F112" t="s">
-        <v>124</v>
+        <v>246</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H112" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>280</v>
+        <v>297</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>295</v>
+        <v>209</v>
       </c>
       <c r="D113" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E113" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F113" t="s">
-        <v>155</v>
+        <v>124</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H113" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>297</v>
+        <v>277</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D114" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E114" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F114" t="s">
-        <v>155</v>
+        <v>124</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H114" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>301</v>
       </c>
       <c r="D115" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E115" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F115" t="s">
-        <v>50</v>
+        <v>158</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H115" t="s">
-        <v>145</v>
+        <v>302</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D116" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E116" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F116" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H116" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D117" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E117" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F117" t="s">
-        <v>155</v>
+        <v>50</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H117" t="s">
-        <v>307</v>
+        <v>148</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>280</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
         <v>308</v>
       </c>
-      <c r="B118" t="s">
-[...2 lines deleted...]
-      <c r="C118" t="s">
+      <c r="D118" t="s">
+        <v>146</v>
+      </c>
+      <c r="E118" t="s">
+        <v>147</v>
+      </c>
+      <c r="F118" t="s">
+        <v>156</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H118" t="s">
         <v>309</v>
-      </c>
-[...13 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>283</v>
+        <v>310</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>311</v>
       </c>
       <c r="D119" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E119" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F119" t="s">
-        <v>13</v>
+        <v>158</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H119" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>264</v>
+        <v>313</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>23</v>
+        <v>314</v>
       </c>
       <c r="D120" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E120" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F120" t="s">
-        <v>53</v>
+        <v>188</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H120" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>266</v>
+        <v>289</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>26</v>
+        <v>316</v>
       </c>
       <c r="D121" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E121" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F121" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H121" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D122" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E122" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F122" t="s">
         <v>53</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H122" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D123" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E123" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F123" t="s">
         <v>53</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H123" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>303</v>
+        <v>271</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>317</v>
+        <v>29</v>
       </c>
       <c r="D124" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E124" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F124" t="s">
-        <v>318</v>
+        <v>53</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H124" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
+        <v>32</v>
+      </c>
+      <c r="D125" t="s">
+        <v>146</v>
+      </c>
+      <c r="E125" t="s">
+        <v>147</v>
+      </c>
+      <c r="F125" t="s">
+        <v>53</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H125" t="s">
         <v>321</v>
-      </c>
-[...13 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>285</v>
+        <v>308</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
+        <v>322</v>
+      </c>
+      <c r="D126" t="s">
+        <v>146</v>
+      </c>
+      <c r="E126" t="s">
+        <v>147</v>
+      </c>
+      <c r="F126" t="s">
         <v>323</v>
-      </c>
-[...7 lines deleted...]
-        <v>153</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H126" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>325</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>326</v>
       </c>
       <c r="D127" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E127" t="s">
+        <v>147</v>
+      </c>
+      <c r="F127" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H127" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>328</v>
       </c>
       <c r="D128" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E128" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F128" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H128" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>330</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>331</v>
       </c>
       <c r="D129" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E129" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F129" t="s">
-        <v>170</v>
+        <v>53</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H129" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>333</v>
       </c>
       <c r="D130" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E130" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F130" t="s">
-        <v>53</v>
+        <v>130</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H130" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>335</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>336</v>
       </c>
       <c r="D131" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E131" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F131" t="s">
+        <v>173</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H131" t="s">
         <v>337</v>
-      </c>
-[...4 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>293</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>338</v>
+      </c>
+      <c r="D132" t="s">
+        <v>146</v>
+      </c>
+      <c r="E132" t="s">
+        <v>147</v>
+      </c>
+      <c r="F132" t="s">
+        <v>53</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H132" t="s">
         <v>339</v>
-      </c>
-[...19 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>323</v>
+        <v>340</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
+        <v>341</v>
+      </c>
+      <c r="D133" t="s">
+        <v>146</v>
+      </c>
+      <c r="E133" t="s">
+        <v>147</v>
+      </c>
+      <c r="F133" t="s">
         <v>342</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H133" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>306</v>
+        <v>344</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D134" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E134" t="s">
+        <v>147</v>
+      </c>
+      <c r="F134" t="s">
         <v>144</v>
       </c>
-      <c r="F134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G134" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H134" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>346</v>
+        <v>328</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>347</v>
       </c>
       <c r="D135" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E135" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F135" t="s">
-        <v>53</v>
+        <v>130</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H135" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
+        <v>311</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
         <v>349</v>
       </c>
-      <c r="B136" t="s">
-[...2 lines deleted...]
-      <c r="C136" t="s">
+      <c r="D136" t="s">
+        <v>146</v>
+      </c>
+      <c r="E136" t="s">
+        <v>147</v>
+      </c>
+      <c r="F136" t="s">
+        <v>130</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H136" t="s">
         <v>350</v>
-      </c>
-[...13 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
+        <v>351</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>352</v>
+      </c>
+      <c r="D137" t="s">
+        <v>146</v>
+      </c>
+      <c r="E137" t="s">
+        <v>147</v>
+      </c>
+      <c r="F137" t="s">
+        <v>53</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H137" t="s">
         <v>353</v>
-      </c>
-[...19 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>309</v>
+        <v>354</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>120</v>
+        <v>355</v>
       </c>
       <c r="D138" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E138" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F138" t="s">
-        <v>13</v>
+        <v>356</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H138" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>293</v>
+        <v>358</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
+        <v>52</v>
+      </c>
+      <c r="D139" t="s">
+        <v>146</v>
+      </c>
+      <c r="E139" t="s">
+        <v>147</v>
+      </c>
+      <c r="F139" t="s">
         <v>356</v>
       </c>
-      <c r="D139" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G139" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H139" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>358</v>
+        <v>314</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D140" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E140" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F140" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H140" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>325</v>
+        <v>361</v>
       </c>
       <c r="D141" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E141" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F141" t="s">
         <v>53</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H141" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D142" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E142" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F142" t="s">
-        <v>361</v>
+        <v>53</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H142" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>326</v>
+        <v>301</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>363</v>
+        <v>330</v>
       </c>
       <c r="D143" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E143" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F143" t="s">
-        <v>361</v>
+        <v>53</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H143" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>365</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D144" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E144" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F144" t="s">
         <v>366</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H144" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>298</v>
+        <v>331</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>368</v>
       </c>
       <c r="D145" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E145" t="s">
-        <v>144</v>
+        <v>147</v>
+      </c>
+      <c r="F145" t="s">
+        <v>366</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H145" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>331</v>
+        <v>370</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>370</v>
+        <v>129</v>
       </c>
       <c r="D146" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E146" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F146" t="s">
-        <v>153</v>
+        <v>371</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H146" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D147" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E147" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F147" t="s">
-        <v>351</v>
+        <v>130</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H147" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>375</v>
+        <v>304</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>376</v>
       </c>
       <c r="D148" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E148" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>147</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H148" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>336</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
         <v>378</v>
       </c>
-      <c r="B149" t="s">
-[...2 lines deleted...]
-      <c r="C149" t="s">
+      <c r="D149" t="s">
+        <v>146</v>
+      </c>
+      <c r="E149" t="s">
+        <v>147</v>
+      </c>
+      <c r="F149" t="s">
+        <v>156</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H149" t="s">
         <v>379</v>
-      </c>
-[...13 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>336</v>
+        <v>380</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>381</v>
       </c>
       <c r="D150" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E150" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F150" t="s">
-        <v>53</v>
+        <v>356</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H150" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>340</v>
+        <v>383</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D151" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E151" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F151" t="s">
-        <v>53</v>
+        <v>130</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H151" t="s">
-        <v>159</v>
+        <v>385</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="D152" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E152" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F152" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H152" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>387</v>
+        <v>341</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D153" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E153" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F153" t="s">
         <v>53</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H153" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>311</v>
+        <v>345</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D154" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E154" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F154" t="s">
         <v>53</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H154" t="s">
-        <v>390</v>
+        <v>162</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="D155" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E155" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F155" t="s">
-        <v>392</v>
+        <v>53</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H155" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>350</v>
+        <v>395</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>19</v>
+        <v>396</v>
       </c>
       <c r="D156" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E156" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F156" t="s">
-        <v>124</v>
+        <v>53</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H156" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>395</v>
+        <v>316</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D157" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E157" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F157" t="s">
-        <v>199</v>
+        <v>53</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H157" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>398</v>
+        <v>387</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="D158" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E158" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F158" t="s">
-        <v>124</v>
+        <v>400</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H158" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>400</v>
+        <v>355</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>401</v>
+        <v>19</v>
       </c>
       <c r="D159" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E159" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F159" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H159" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>403</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>404</v>
       </c>
       <c r="D160" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E160" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F160" t="s">
-        <v>53</v>
+        <v>201</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H160" t="s">
-        <v>390</v>
+        <v>405</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>356</v>
+        <v>406</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="D161" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E161" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F161" t="s">
-        <v>155</v>
+        <v>124</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H161" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D162" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E162" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F162" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H162" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>381</v>
+        <v>411</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D163" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E163" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F163" t="s">
         <v>53</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H163" t="s">
-        <v>411</v>
+        <v>398</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>383</v>
+        <v>361</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D164" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E164" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F164" t="s">
-        <v>53</v>
+        <v>158</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H164" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D165" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E165" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F165" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H165" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>417</v>
+        <v>389</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>418</v>
       </c>
       <c r="D166" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E166" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F166" t="s">
-        <v>124</v>
+        <v>53</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H166" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>376</v>
+        <v>391</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>420</v>
       </c>
       <c r="D167" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E167" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F167" t="s">
-        <v>124</v>
+        <v>53</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H167" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>388</v>
+        <v>422</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D168" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E168" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F168" t="s">
-        <v>53</v>
+        <v>153</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H168" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>405</v>
+        <v>425</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="D169" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E169" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F169" t="s">
-        <v>155</v>
+        <v>124</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H169" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>426</v>
+        <v>384</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D170" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E170" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F170" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H170" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D171" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E171" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F171" t="s">
-        <v>53</v>
+        <v>432</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H171" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>432</v>
+        <v>396</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D172" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E172" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F172" t="s">
-        <v>434</v>
+        <v>53</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H172" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
+        <v>413</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
         <v>436</v>
       </c>
-      <c r="B173" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D173" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E173" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F173" t="s">
-        <v>53</v>
+        <v>158</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H173" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>438</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>378</v>
+        <v>439</v>
       </c>
       <c r="D174" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E174" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F174" t="s">
         <v>53</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H174" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>408</v>
+        <v>441</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>400</v>
+        <v>442</v>
       </c>
       <c r="D175" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E175" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F175" t="s">
-        <v>337</v>
+        <v>53</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H175" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="D176" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E176" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F176" t="s">
-        <v>53</v>
+        <v>446</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H176" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>415</v>
+        <v>448</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>444</v>
+        <v>140</v>
       </c>
       <c r="D177" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E177" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F177" t="s">
-        <v>445</v>
+        <v>53</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H177" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>448</v>
+        <v>386</v>
       </c>
       <c r="D178" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E178" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F178" t="s">
-        <v>449</v>
+        <v>53</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H178" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>451</v>
+        <v>408</v>
       </c>
       <c r="D179" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E179" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F179" t="s">
-        <v>179</v>
+        <v>342</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H179" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>418</v>
+        <v>453</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D180" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E180" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F180" t="s">
-        <v>124</v>
+        <v>53</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H180" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>455</v>
+        <v>423</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>305</v>
+        <v>456</v>
       </c>
       <c r="D181" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E181" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F181" t="s">
-        <v>53</v>
+        <v>457</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H181" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>391</v>
+        <v>459</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="D182" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E182" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F182" t="s">
-        <v>53</v>
+        <v>432</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H182" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>420</v>
+        <v>439</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="D183" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E183" t="s">
+        <v>147</v>
+      </c>
+      <c r="F183" t="s">
         <v>144</v>
       </c>
-      <c r="F183" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G183" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H183" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="D184" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E184" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F184" t="s">
         <v>124</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H184" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>464</v>
+        <v>310</v>
       </c>
       <c r="D185" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E185" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F185" t="s">
         <v>53</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H185" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>466</v>
+        <v>399</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D186" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E186" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F186" t="s">
         <v>53</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H186" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>469</v>
+        <v>428</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
         <v>470</v>
       </c>
       <c r="D187" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E187" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F187" t="s">
         <v>53</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H187" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>442</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
         <v>472</v>
       </c>
       <c r="D188" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E188" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F188" t="s">
-        <v>21</v>
+        <v>124</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H188" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>444</v>
+        <v>431</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
         <v>474</v>
       </c>
       <c r="D189" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E189" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F189" t="s">
         <v>53</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H189" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>476</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>41</v>
+        <v>477</v>
       </c>
       <c r="D190" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E190" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F190" t="s">
-        <v>130</v>
+        <v>53</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H190" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>422</v>
+        <v>479</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>44</v>
+        <v>480</v>
       </c>
       <c r="D191" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E191" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F191" t="s">
         <v>53</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H191" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>479</v>
+        <v>454</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="D192" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E192" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F192" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H192" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="D193" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E193" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F193" t="s">
         <v>53</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H193" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>485</v>
+        <v>41</v>
       </c>
       <c r="D194" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E194" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F194" t="s">
-        <v>486</v>
+        <v>130</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H194" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>488</v>
+        <v>434</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>489</v>
+        <v>44</v>
       </c>
       <c r="D195" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E195" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F195" t="s">
         <v>53</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H195" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>459</v>
+        <v>489</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="D196" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E196" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F196" t="s">
         <v>53</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H196" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
+        <v>468</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>492</v>
+      </c>
+      <c r="D197" t="s">
+        <v>146</v>
+      </c>
+      <c r="E197" t="s">
+        <v>147</v>
+      </c>
+      <c r="F197" t="s">
+        <v>53</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H197" t="s">
         <v>493</v>
-      </c>
-[...19 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>451</v>
+        <v>494</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
+        <v>495</v>
+      </c>
+      <c r="D198" t="s">
+        <v>146</v>
+      </c>
+      <c r="E198" t="s">
+        <v>147</v>
+      </c>
+      <c r="F198" t="s">
         <v>496</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H198" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
         <v>498</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>499</v>
       </c>
       <c r="D199" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E199" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F199" t="s">
-        <v>124</v>
+        <v>53</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H199" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
+        <v>470</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
         <v>501</v>
       </c>
-      <c r="B200" t="s">
-[...2 lines deleted...]
-      <c r="C200" t="s">
+      <c r="D200" t="s">
+        <v>146</v>
+      </c>
+      <c r="E200" t="s">
+        <v>147</v>
+      </c>
+      <c r="F200" t="s">
+        <v>53</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H200" t="s">
         <v>502</v>
-      </c>
-[...13 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
+        <v>503</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
         <v>504</v>
       </c>
-      <c r="B201" t="s">
-[...2 lines deleted...]
-      <c r="C201" t="s">
+      <c r="D201" t="s">
+        <v>146</v>
+      </c>
+      <c r="E201" t="s">
+        <v>147</v>
+      </c>
+      <c r="F201" t="s">
+        <v>158</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H201" t="s">
         <v>505</v>
-      </c>
-[...13 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>506</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
         <v>507</v>
       </c>
-      <c r="B202" t="s">
-[...2 lines deleted...]
-      <c r="C202" t="s">
+      <c r="D202" t="s">
+        <v>146</v>
+      </c>
+      <c r="E202" t="s">
+        <v>147</v>
+      </c>
+      <c r="F202" t="s">
+        <v>144</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H202" t="s">
         <v>508</v>
-      </c>
-[...13 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>480</v>
+        <v>462</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="D203" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E203" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F203" t="s">
         <v>53</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H203" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>482</v>
+        <v>511</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
         <v>512</v>
       </c>
       <c r="D204" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E204" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F204" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H204" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>103</v>
+        <v>514</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>10</v>
+        <v>515</v>
       </c>
       <c r="D205" t="s">
-        <v>514</v>
+        <v>146</v>
       </c>
       <c r="E205" t="s">
-        <v>515</v>
+        <v>147</v>
       </c>
       <c r="F205" t="s">
-        <v>50</v>
+        <v>246</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H205" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>138</v>
+        <v>517</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>98</v>
+        <v>518</v>
       </c>
       <c r="D206" t="s">
-        <v>514</v>
+        <v>146</v>
       </c>
       <c r="E206" t="s">
-        <v>515</v>
+        <v>147</v>
       </c>
       <c r="F206" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H206" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>141</v>
+        <v>520</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>106</v>
+        <v>521</v>
       </c>
       <c r="D207" t="s">
-        <v>514</v>
+        <v>146</v>
       </c>
       <c r="E207" t="s">
-        <v>515</v>
+        <v>147</v>
       </c>
       <c r="F207" t="s">
-        <v>124</v>
+        <v>366</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H207" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>106</v>
+        <v>490</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>141</v>
+        <v>430</v>
       </c>
       <c r="D208" t="s">
-        <v>514</v>
+        <v>146</v>
       </c>
       <c r="E208" t="s">
-        <v>515</v>
+        <v>147</v>
       </c>
       <c r="F208" t="s">
-        <v>124</v>
+        <v>53</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H208" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>520</v>
+        <v>507</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>152</v>
+        <v>524</v>
       </c>
       <c r="D209" t="s">
-        <v>514</v>
+        <v>146</v>
       </c>
       <c r="E209" t="s">
-        <v>515</v>
+        <v>147</v>
       </c>
       <c r="F209" t="s">
-        <v>521</v>
+        <v>144</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H209" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>177</v>
+        <v>518</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>181</v>
+        <v>526</v>
       </c>
       <c r="D210" t="s">
-        <v>514</v>
+        <v>146</v>
       </c>
       <c r="E210" t="s">
-        <v>515</v>
+        <v>147</v>
+      </c>
+      <c r="F210" t="s">
+        <v>527</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H210" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>221</v>
+        <v>492</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="D211" t="s">
-        <v>514</v>
+        <v>146</v>
       </c>
       <c r="E211" t="s">
-        <v>515</v>
+        <v>147</v>
       </c>
       <c r="F211" t="s">
-        <v>255</v>
+        <v>53</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H211" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>301</v>
+        <v>531</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="D212" t="s">
-        <v>514</v>
+        <v>146</v>
       </c>
       <c r="E212" t="s">
-        <v>515</v>
+        <v>147</v>
       </c>
       <c r="F212" t="s">
-        <v>153</v>
+        <v>533</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H212" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>524</v>
+        <v>504</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="D213" t="s">
-        <v>514</v>
+        <v>146</v>
       </c>
       <c r="E213" t="s">
-        <v>515</v>
+        <v>147</v>
       </c>
       <c r="F213" t="s">
-        <v>153</v>
+        <v>536</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H213" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>530</v>
+        <v>103</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>531</v>
+        <v>10</v>
       </c>
       <c r="D214" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E214" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F214" t="s">
         <v>50</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H214" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>531</v>
+        <v>138</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>533</v>
+        <v>98</v>
       </c>
       <c r="D215" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E215" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F215" t="s">
-        <v>179</v>
+        <v>124</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H215" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>533</v>
+        <v>141</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>242</v>
+        <v>106</v>
       </c>
       <c r="D216" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E216" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F216" t="s">
-        <v>535</v>
+        <v>124</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H216" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>526</v>
+        <v>106</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
       <c r="D217" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E217" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F217" t="s">
-        <v>537</v>
+        <v>124</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H217" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
+        <v>544</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>155</v>
+      </c>
+      <c r="D218" t="s">
+        <v>538</v>
+      </c>
+      <c r="E218" t="s">
         <v>539</v>
       </c>
-      <c r="B218" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F218" t="s">
-        <v>179</v>
+        <v>545</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H218" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>541</v>
+        <v>180</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>257</v>
+        <v>183</v>
       </c>
       <c r="D219" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E219" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H219" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>544</v>
+        <v>223</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>268</v>
+        <v>548</v>
       </c>
       <c r="D220" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E220" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F220" t="s">
-        <v>537</v>
+        <v>257</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H220" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>237</v>
+        <v>307</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="D221" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E221" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F221" t="s">
-        <v>179</v>
+        <v>156</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H221" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>453</v>
+        <v>548</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>358</v>
+        <v>552</v>
       </c>
       <c r="D222" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E222" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F222" t="s">
-        <v>548</v>
+        <v>156</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H222" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>317</v>
+        <v>554</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>339</v>
+        <v>555</v>
       </c>
       <c r="D223" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E223" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F223" t="s">
-        <v>244</v>
+        <v>50</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H223" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>321</v>
+        <v>555</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>353</v>
+        <v>557</v>
       </c>
       <c r="D224" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E224" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F224" t="s">
-        <v>551</v>
+        <v>144</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H224" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>35</v>
+        <v>244</v>
       </c>
       <c r="D225" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E225" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F225" t="s">
-        <v>244</v>
+        <v>559</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H225" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>384</v>
+        <v>16</v>
       </c>
       <c r="D226" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E226" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F226" t="s">
-        <v>155</v>
+        <v>561</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H226" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>363</v>
+        <v>563</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>375</v>
+        <v>306</v>
       </c>
       <c r="D227" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E227" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F227" t="s">
-        <v>244</v>
+        <v>144</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H227" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>344</v>
+        <v>565</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>432</v>
+        <v>259</v>
       </c>
       <c r="D228" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E228" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F228" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H228" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>328</v>
+        <v>568</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>368</v>
+        <v>270</v>
       </c>
       <c r="D229" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E229" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F229" t="s">
-        <v>449</v>
+        <v>561</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H229" t="s">
-        <v>560</v>
+        <v>569</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>333</v>
+        <v>239</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>438</v>
+        <v>570</v>
       </c>
       <c r="D230" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E230" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F230" t="s">
-        <v>361</v>
+        <v>144</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H230" t="s">
-        <v>561</v>
+        <v>571</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>347</v>
+        <v>515</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>441</v>
+        <v>297</v>
       </c>
       <c r="D231" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E231" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F231" t="s">
-        <v>150</v>
+        <v>572</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H231" t="s">
-        <v>562</v>
+        <v>573</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>563</v>
+        <v>464</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>135</v>
+        <v>363</v>
       </c>
       <c r="D232" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E232" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F232" t="s">
-        <v>521</v>
+        <v>574</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H232" t="s">
-        <v>564</v>
+        <v>575</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>410</v>
+        <v>322</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>398</v>
+        <v>344</v>
       </c>
       <c r="D233" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E233" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F233" t="s">
-        <v>153</v>
+        <v>246</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H233" t="s">
-        <v>565</v>
+        <v>576</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>566</v>
+        <v>326</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>447</v>
+        <v>358</v>
       </c>
       <c r="D234" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E234" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F234" t="s">
-        <v>567</v>
+        <v>577</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H234" t="s">
-        <v>568</v>
+        <v>578</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>385</v>
+        <v>579</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>469</v>
+        <v>35</v>
       </c>
       <c r="D235" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E235" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F235" t="s">
-        <v>53</v>
+        <v>246</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H235" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>412</v>
+        <v>581</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>570</v>
+        <v>392</v>
       </c>
       <c r="D236" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E236" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F236" t="s">
-        <v>179</v>
+        <v>158</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H236" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>572</v>
+        <v>368</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>476</v>
+        <v>383</v>
       </c>
       <c r="D237" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E237" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F237" t="s">
-        <v>179</v>
+        <v>246</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H237" t="s">
-        <v>573</v>
+        <v>583</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>574</v>
+        <v>349</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>39</v>
+        <v>444</v>
       </c>
       <c r="D238" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E238" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F238" t="s">
-        <v>53</v>
+        <v>584</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H238" t="s">
-        <v>575</v>
+        <v>585</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>576</v>
+        <v>333</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>504</v>
+        <v>376</v>
       </c>
       <c r="D239" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E239" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F239" t="s">
-        <v>577</v>
+        <v>432</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H239" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>570</v>
+        <v>338</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>507</v>
+        <v>450</v>
       </c>
       <c r="D240" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E240" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F240" t="s">
-        <v>579</v>
+        <v>366</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H240" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>581</v>
+        <v>352</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>582</v>
+        <v>453</v>
       </c>
       <c r="D241" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E241" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F241" t="s">
-        <v>53</v>
+        <v>153</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H241" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>448</v>
+        <v>589</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>584</v>
+        <v>135</v>
       </c>
       <c r="D242" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E242" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F242" t="s">
-        <v>53</v>
+        <v>545</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H242" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>586</v>
+        <v>418</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>417</v>
+        <v>406</v>
       </c>
       <c r="D243" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E243" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F243" t="s">
-        <v>53</v>
+        <v>156</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H243" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>464</v>
+        <v>592</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>493</v>
+        <v>459</v>
       </c>
       <c r="D244" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E244" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F244" t="s">
-        <v>53</v>
+        <v>593</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H244" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>467</v>
+        <v>393</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>589</v>
+        <v>479</v>
       </c>
       <c r="D245" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E245" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F245" t="s">
         <v>53</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H245" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>591</v>
+        <v>420</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="D246" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="E246" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="F246" t="s">
-        <v>179</v>
+        <v>144</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H246" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>123</v>
+        <v>598</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>10</v>
+        <v>486</v>
       </c>
       <c r="D247" t="s">
-        <v>594</v>
+        <v>538</v>
       </c>
       <c r="E247" t="s">
-        <v>595</v>
+        <v>539</v>
+      </c>
+      <c r="F247" t="s">
+        <v>144</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H247" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>191</v>
+        <v>600</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>216</v>
+        <v>39</v>
       </c>
       <c r="D248" t="s">
-        <v>597</v>
+        <v>538</v>
       </c>
       <c r="E248" t="s">
-        <v>598</v>
+        <v>539</v>
       </c>
       <c r="F248" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H248" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>546</v>
+        <v>602</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>246</v>
+        <v>517</v>
       </c>
       <c r="D249" t="s">
-        <v>597</v>
+        <v>538</v>
       </c>
       <c r="E249" t="s">
-        <v>598</v>
+        <v>539</v>
       </c>
       <c r="F249" t="s">
-        <v>53</v>
+        <v>603</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H249" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>252</v>
+        <v>596</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>335</v>
+        <v>520</v>
       </c>
       <c r="D250" t="s">
-        <v>597</v>
+        <v>538</v>
       </c>
       <c r="E250" t="s">
-        <v>598</v>
+        <v>539</v>
       </c>
       <c r="F250" t="s">
-        <v>53</v>
+        <v>605</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H250" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>436</v>
+        <v>608</v>
       </c>
       <c r="D251" t="s">
-        <v>597</v>
+        <v>538</v>
       </c>
       <c r="E251" t="s">
-        <v>598</v>
+        <v>539</v>
       </c>
       <c r="F251" t="s">
         <v>53</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H251" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>604</v>
+        <v>460</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>544</v>
+        <v>610</v>
       </c>
       <c r="D252" t="s">
-        <v>597</v>
+        <v>538</v>
       </c>
       <c r="E252" t="s">
-        <v>598</v>
+        <v>539</v>
       </c>
       <c r="F252" t="s">
         <v>53</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H252" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>401</v>
+        <v>612</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>576</v>
+        <v>425</v>
       </c>
       <c r="D253" t="s">
-        <v>597</v>
+        <v>538</v>
       </c>
       <c r="E253" t="s">
-        <v>598</v>
+        <v>539</v>
       </c>
       <c r="F253" t="s">
         <v>53</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H253" t="s">
-        <v>606</v>
+        <v>613</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>396</v>
+        <v>474</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>426</v>
+        <v>503</v>
       </c>
       <c r="D254" t="s">
-        <v>597</v>
+        <v>538</v>
       </c>
       <c r="E254" t="s">
-        <v>598</v>
+        <v>539</v>
       </c>
       <c r="F254" t="s">
         <v>53</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H254" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>461</v>
+        <v>477</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>586</v>
+        <v>506</v>
       </c>
       <c r="D255" t="s">
-        <v>597</v>
+        <v>538</v>
       </c>
       <c r="E255" t="s">
-        <v>598</v>
+        <v>539</v>
       </c>
       <c r="F255" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H255" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>498</v>
+        <v>143</v>
       </c>
       <c r="D256" t="s">
-        <v>597</v>
+        <v>538</v>
       </c>
       <c r="E256" t="s">
-        <v>598</v>
+        <v>539</v>
       </c>
       <c r="F256" t="s">
-        <v>53</v>
+        <v>144</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H256" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>470</v>
+        <v>123</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>611</v>
+        <v>10</v>
       </c>
       <c r="D257" t="s">
-        <v>597</v>
+        <v>618</v>
       </c>
       <c r="E257" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>619</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H257" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>474</v>
+        <v>193</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>613</v>
+        <v>218</v>
       </c>
       <c r="D258" t="s">
-        <v>597</v>
+        <v>621</v>
       </c>
       <c r="E258" t="s">
-        <v>598</v>
+        <v>622</v>
       </c>
       <c r="F258" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H258" t="s">
-        <v>614</v>
+        <v>623</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>615</v>
+        <v>570</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>216</v>
+        <v>248</v>
       </c>
       <c r="D259" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="E259" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F259" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H259" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>619</v>
+        <v>254</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>246</v>
+        <v>340</v>
       </c>
       <c r="D260" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="E260" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F260" t="s">
         <v>53</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H260" t="s">
-        <v>600</v>
+        <v>625</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>620</v>
+        <v>374</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>335</v>
+        <v>448</v>
       </c>
       <c r="D261" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="E261" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F261" t="s">
         <v>53</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H261" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>368</v>
+        <v>627</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>436</v>
+        <v>568</v>
       </c>
       <c r="D262" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="E262" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F262" t="s">
         <v>53</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H262" t="s">
-        <v>603</v>
+        <v>628</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>373</v>
+        <v>409</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>544</v>
+        <v>602</v>
       </c>
       <c r="D263" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="E263" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F263" t="s">
         <v>53</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H263" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
         <v>404</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>576</v>
+        <v>438</v>
       </c>
       <c r="D264" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="E264" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F264" t="s">
         <v>53</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H264" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>389</v>
+        <v>472</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>426</v>
+        <v>612</v>
       </c>
       <c r="D265" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="E265" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F265" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H265" t="s">
-        <v>607</v>
+        <v>631</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>586</v>
+        <v>511</v>
       </c>
       <c r="D266" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="E266" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F266" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H266" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>433</v>
+        <v>480</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>498</v>
+        <v>634</v>
       </c>
       <c r="D267" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="E267" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F267" t="s">
         <v>53</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H267" t="s">
-        <v>626</v>
+        <v>635</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>472</v>
+        <v>484</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>611</v>
+        <v>636</v>
       </c>
       <c r="D268" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="E268" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F268" t="s">
         <v>53</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H268" t="s">
-        <v>627</v>
+        <v>637</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>628</v>
+        <v>638</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>613</v>
+        <v>218</v>
       </c>
       <c r="D269" t="s">
-        <v>616</v>
+        <v>639</v>
       </c>
       <c r="E269" t="s">
-        <v>617</v>
+        <v>640</v>
       </c>
       <c r="F269" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H269" t="s">
-        <v>629</v>
+        <v>641</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>195</v>
+        <v>642</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>530</v>
+        <v>248</v>
       </c>
       <c r="D270" t="s">
-        <v>630</v>
+        <v>639</v>
       </c>
       <c r="E270" t="s">
-        <v>631</v>
+        <v>640</v>
       </c>
       <c r="F270" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H270" t="s">
-        <v>632</v>
+        <v>624</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>633</v>
+        <v>643</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>530</v>
+        <v>340</v>
       </c>
       <c r="D271" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="E271" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="F271" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H271" t="s">
-        <v>632</v>
+        <v>644</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>636</v>
+        <v>376</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>10</v>
+        <v>448</v>
       </c>
       <c r="D272" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="E272" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="F272" t="s">
         <v>53</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H272" t="s">
-        <v>639</v>
+        <v>626</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>370</v>
+        <v>381</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>20</v>
+        <v>568</v>
       </c>
       <c r="D273" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="E273" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="F273" t="s">
         <v>53</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H273" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>485</v>
+        <v>412</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>247</v>
+        <v>602</v>
       </c>
       <c r="D274" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="E274" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="F274" t="s">
+        <v>53</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H274" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>397</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>438</v>
+      </c>
+      <c r="D275" t="s">
+        <v>639</v>
+      </c>
+      <c r="E275" t="s">
+        <v>640</v>
+      </c>
+      <c r="F275" t="s">
+        <v>53</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H275" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>647</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>612</v>
+      </c>
+      <c r="D276" t="s">
+        <v>639</v>
+      </c>
+      <c r="E276" t="s">
+        <v>640</v>
+      </c>
+      <c r="F276" t="s">
+        <v>13</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H276" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>445</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>511</v>
+      </c>
+      <c r="D277" t="s">
+        <v>639</v>
+      </c>
+      <c r="E277" t="s">
+        <v>640</v>
+      </c>
+      <c r="F277" t="s">
+        <v>53</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H277" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>482</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>634</v>
+      </c>
+      <c r="D278" t="s">
+        <v>639</v>
+      </c>
+      <c r="E278" t="s">
+        <v>640</v>
+      </c>
+      <c r="F278" t="s">
+        <v>53</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H278" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>651</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>636</v>
+      </c>
+      <c r="D279" t="s">
+        <v>639</v>
+      </c>
+      <c r="E279" t="s">
+        <v>640</v>
+      </c>
+      <c r="F279" t="s">
+        <v>53</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H279" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>197</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>554</v>
+      </c>
+      <c r="D280" t="s">
+        <v>653</v>
+      </c>
+      <c r="E280" t="s">
+        <v>654</v>
+      </c>
+      <c r="F280" t="s">
+        <v>50</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H280" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>656</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>554</v>
+      </c>
+      <c r="D281" t="s">
+        <v>657</v>
+      </c>
+      <c r="E281" t="s">
+        <v>658</v>
+      </c>
+      <c r="F281" t="s">
+        <v>50</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H281" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>659</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>10</v>
+      </c>
+      <c r="D282" t="s">
+        <v>660</v>
+      </c>
+      <c r="E282" t="s">
+        <v>661</v>
+      </c>
+      <c r="F282" t="s">
+        <v>53</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H282" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>378</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>20</v>
+      </c>
+      <c r="D283" t="s">
+        <v>660</v>
+      </c>
+      <c r="E283" t="s">
+        <v>661</v>
+      </c>
+      <c r="F283" t="s">
+        <v>53</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H283" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>495</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>249</v>
+      </c>
+      <c r="D284" t="s">
+        <v>664</v>
+      </c>
+      <c r="E284" t="s">
+        <v>665</v>
+      </c>
+      <c r="F284" t="s">
         <v>21</v>
       </c>
-      <c r="G274" s="1" t="s">
-[...3 lines deleted...]
-        <v>643</v>
+      <c r="G284" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H284" t="s">
+        <v>666</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -9698,50 +10031,60 @@
     <hyperlink ref="G250" r:id="rId249"/>
     <hyperlink ref="G251" r:id="rId250"/>
     <hyperlink ref="G252" r:id="rId251"/>
     <hyperlink ref="G253" r:id="rId252"/>
     <hyperlink ref="G254" r:id="rId253"/>
     <hyperlink ref="G255" r:id="rId254"/>
     <hyperlink ref="G256" r:id="rId255"/>
     <hyperlink ref="G257" r:id="rId256"/>
     <hyperlink ref="G258" r:id="rId257"/>
     <hyperlink ref="G259" r:id="rId258"/>
     <hyperlink ref="G260" r:id="rId259"/>
     <hyperlink ref="G261" r:id="rId260"/>
     <hyperlink ref="G262" r:id="rId261"/>
     <hyperlink ref="G263" r:id="rId262"/>
     <hyperlink ref="G264" r:id="rId263"/>
     <hyperlink ref="G265" r:id="rId264"/>
     <hyperlink ref="G266" r:id="rId265"/>
     <hyperlink ref="G267" r:id="rId266"/>
     <hyperlink ref="G268" r:id="rId267"/>
     <hyperlink ref="G269" r:id="rId268"/>
     <hyperlink ref="G270" r:id="rId269"/>
     <hyperlink ref="G271" r:id="rId270"/>
     <hyperlink ref="G272" r:id="rId271"/>
     <hyperlink ref="G273" r:id="rId272"/>
     <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>