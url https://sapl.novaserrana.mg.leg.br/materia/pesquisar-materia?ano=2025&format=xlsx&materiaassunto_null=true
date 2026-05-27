--- v1 (2026-04-09)
+++ v2 (2026-05-27)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2240" uniqueCount="667">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2304" uniqueCount="686">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -977,50 +977,59 @@
     <t>Autoriza o Poder Executivo a promover a identificação das vagas de estacionamento destinadas às pessoas com deficiência com sinalização específica para pessoas com Transtorno do Espectro Autista (TEA), no Município de Nova Serrana/MG.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Projeto de Lei 152/2025 com Emenda 01._x000D_
 Reconhece a profissão de Vigilante e de Agente de Segurança Privada como atividade de risco no âmbito do Município de Nova Serrana, para fins de valorização e apoio institucional</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização opcional de pulseiras de identificação com os símbolos do girassol e do quebra-cabeça por pessoas com deficiência oculta, nas unidades públicas de saúde do Município de Nova Serrana/MG, e dá outras providências</t>
   </si>
   <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>Autoriza a implantação de cabine de telemedicina voltada ao atendimento de pacientes com Transtorno do Espectro Autista (TEA) e demais neurodivergentes, no âmbito da Rede Municipal de Saúde de Nova Serrana/MG, e dá outras providências.</t>
+  </si>
+  <si>
     <t>168</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Institui a ‘Semana Municipal de Conscientização sobre a relação entre os maus-tratos aos animais e a violência doméstica (Teoria do ELO)’ e dá outras providências</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Projeto de Lei 159/2025 com Emenda 01._x000D_
 Declara de utilidade pública municipal a "Associação dos Mototaxistas do Município de Nova Serrana".</t>
   </si>
   <si>
     <t>Altera a Emenda Impositiva n° 07/2024, constante da Lei nº 3.292, de 17 de dezembro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>Altera as Emendas Impositivas nº 05/2024, nº 07/2024, n° 08/2024, n° 09/2024, nº 10/2024 e a Emenda de Bancada nº 01/2024 constante da Lei n° 3.292, de 17 de dezembro de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>Altera as Emendas Impositivas nº 03/2023, nº 04/2023, nº 05/2023, n° 07/2023, n° 09/2023 e n° 10/2023 constante da Lei n° 3.206, de 20 de dezembro de 2023, e dá outras providências.</t>
   </si>
   <si>
@@ -1084,72 +1093,81 @@
     <t>Autoriza o Município de Nova Serrana a fazer doação de imóvel ao Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Ricardo Tobias</t>
   </si>
   <si>
     <t>Projeto de Lei 178/2025 com Emendas 01 e 02._x000D_
 Declara de Utilidade Pública Municipal a Igreja Batista Unidos em Cristo - Nova Serrana, com sede no Município de Nova Serrana/MG, e dá outras providências</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Institui o ‘Dia Municipal da Mulher Negra Professora Alice Cândida’ no calendário oficial de Nova Serrana</t>
   </si>
   <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>Adilson Pacheco, Breno Fonseca, Cleiton Surf Star, Guilherme Bueno Tinik, Miltinho, Ricardo Tobias</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de limpeza de lotes vagos pelos seus proprietários e dá outras providências</t>
+  </si>
+  <si>
     <t>183</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de rua no âmbito do município de Nova Serrana e dá outras providências.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de rua no âmbito do município de Nova Serrana e dá outras providências</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Retifica o número da matrícula do imóvel constante no art. 1° da Lei Municipal n° 2.787, de 1 de setembro de 2020, alterada pela Lei Municipal n° 2.895, de 15 de julho de 2021, e dá outras providências</t>
-  </si>
-[...1 lines deleted...]
-    <t>156</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Admilson Emiliano</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Vicente Gomes localizada no bairro Ripas, no Município de Nova Serrana</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua João da Fonseca Menezes localizada no bairro Ripas, no Município de Nova Serrana</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Zé do Juca, atual Rua 2 e Rua Geralda Leopoldina a atual Rua 9, no Bairro São José e dá outras providências</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Altera a Emenda Impositiva n° 13/2024, constante da Lei n° 3.292, de 17 de dezembro de 2024, e dá outras providências</t>
   </si>
@@ -1285,53 +1303,50 @@
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Projeto de Lei 221/2025 com Emenda 01._x000D_
 Institui, no âmbito do Município de Nova Serrana, a ‘Lei Laudemir’, que dispõe sobre a instalação de câmeras de monitoramento em veículos utilizados na coleta de resíduos sólidos urbanos e dá outras providências</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Institui a Política Pública das Ruas de Lazer no Município de Nova Serrana e dá outras providências</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Projeto de Lei 226/2025 com Emenda 02._x000D_
 Dispõe sobre a organização da Procuradoria-Geral do Município de Nova Serrana-MG, nos termos do art. 96, §1º o da Lei Orgânica do Município</t>
   </si>
   <si>
-    <t>182</t>
-[...1 lines deleted...]
-  <si>
     <t>227</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização da capacitação em Língua Brasileira de Sinais LIBRAS como critério de desempate em concursos públicos e processos seletivos no âmbito do Município de Nova Serrana/MG, e dá outras providências</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Projeto de Lei 229/2025 com Emenda 01._x000D_
 Autoriza adaptações sensoriais no ambiente escolar para alunos com deficiência e/ou transtornos do neurodesenvolvimento no Município de Nova Serrana/MG, e dá outras providências</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial ao orçamento de 2025</t>
   </si>
   <si>
@@ -1466,50 +1481,63 @@
   <si>
     <t>Projeto de Lei 257/2025 com Emenda 01._x000D_
 Autoriza o Poder Executivo Municipal a repassar aos Agentes Comunitários de Saúde- ACS, e aos Agentes de Combate às Endemias- ACE, o Incentivo Financeiro Adicional (IFA) previsto na Legislação Federal e dá outras providências</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Projeto de Lei 259/2025 com Emenda 01._x000D_
 Institui a semana municipal de fomento e valorização da arte sacra no município de Nova Serrana e dá outras providências.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Comunitária Esperança e Vida - ACEV e dá outras providências</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Projeto de Lei 261/2025 com Emendas Impositivas Individuais 01 a 017 e de Bancada 01._x000D_
 Estima a receita e fixa a despesa para o exercício financeiro de 2026,</t>
   </si>
   <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>Institui no âmbito do Município de Nova Serrana a Política Pública Municipal de Apoio ao Cooperativismo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 264/2025 com Emenda 01._x000D_
+Institui a Política Municipal de Fomento aos Jogos Eletrônicos e aos Esportes Eletrônicos (eSports) no Município de Nova Serrana e dá outras providências</t>
+  </si>
+  <si>
     <t>265</t>
   </si>
   <si>
     <t>Altera a Emenda Impositiva nº 13/2024 constante da Lei n°3.292, de 17 de dezembro de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Altera a redação do artigo 9° da Lei Municipal n° 2.482/2017, de 20/09/2017, que dispõe sobre estágio de estudantes no Município de Nova Serrana/MG e dá outras providências</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>Projeto de Lei 267/2025 com Emenda 01._x000D_
 Estabelece normas para a apresentação de Projetos de Lei que gerem custo direto a pessoas físicas ou jurídicas no Município de Nova Serrana e dá outras providências</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>Altera as Emendas Impositivas n° 01/2024, n° 03/2024, n° 05/2024 e a Emenda de Bancada n° 01/2024 constante da Lei n° 3.292, de 17 de dezembro de 2024, e dá outras providências</t>
   </si>
   <si>
@@ -1697,50 +1725,60 @@
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Admilson Emiliano, Breno Fonseca, Laércio do Zé Manoel</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o Núcleo de Atendimento Psicossocial diretrizes (NAPS), estabelece para seu funcionamento, acrescenta no calendário oficial, do Município de Nova Serrana, o Mês Municipal de Conscientização e Divulgação do NAPS e dá outras providências</t>
   </si>
   <si>
     <t>PLSUB</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 02 AO PROJETO DE LEI 006/2025- Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do inciso IX do artigo 37 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>Acrescenta os artigos 4°-A e 4°-B à Lei n° 3.152, de 26 de julho de 2023, que ‘Dispõe sobre a prestação de serviços de Psicologia e de Serviço Social nas escolas públicas municipais de Educação Básica’, a fim de adequá-Ia à Lei Federal nº 14.819/2024, que ‘Institui a Política Nacional de Atenção Psicossocial nas Comunidades Escolares’ e dá outras providências.</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.871/2021, que "Dispõe sobre a inscrição do nome e/ou marca de empresas ou entidades patrocinadoras nos uniformes dos alunos da rede pública municipal de ensino", e dá outras providências.</t>
   </si>
   <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>Breno Fonseca, Guilherme Bueno Tinik</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 022/2025 (Substitutivo) com Emenda 01._x000D_
+Dispõe sobre a garantia de neutralidade política, ideológica e religiosa no ambiente escolar das instituições de ensino municipal.</t>
+  </si>
+  <si>
     <t>Altera a Lei 3.054/2022, que ‘Institui no Município de Nova Serrana - MG o direito de o contribuinte ter acesso a meios e formas de pagamento digital, tais como PIX e transferência bancária, para quitação de débitos de natureza tributária, taxas e contribuições’ e dá outras providências”, de autoria do Vereador Maycon Vinícius Rodrigues Bueno;</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Cabo John</t>
   </si>
   <si>
     <t>Projeto de Lei 047/2025 Substitutivo com Emendas 01 e 02._x000D_
 Dispõe sobre a criação da Política de Silêncio Urbano - PSIU, para o Combate eficaz à poluição sonora no Município de Nova Serrana e dá outras providências."</t>
   </si>
   <si>
     <t>Projeto de Lei 051/2025 Substitutivo;</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Projeto de Lei 081/2025 Substitutivo com Emenda 01._x000D_
 Dispõe sobre leitura bíblica como recurso paradidático nas escolas públicas e particulares de Nova Serrana.</t>
   </si>
   <si>
     <t>85</t>
   </si>
@@ -1822,50 +1860,57 @@
   </si>
   <si>
     <t>Institui o Projeto Municipal de Incentivo à Leitura "Ler é Viver", no Município de Nova Serrana/MG, integrando a realização anual da Feira do Livro como ação permanente do programa, e dá outras providências</t>
   </si>
   <si>
     <t>Projeto de Lei 154/2025 (Substitutivo) com Emenda 01._x000D_
 Autoriza o Poder Executivo a instalação de sinalização viária e dispositivos de segurança no entorno de instituições de ensino no município de Nova Serrana e dá outras providências</t>
   </si>
   <si>
     <t>Miltinho</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Avenida João Batista dos Santos, atual Avenida D, no bairro Planalto e dá outras providências.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Irmã Cota, atual Rua de ligação A, no bairro Planalto no Município de Nova Serrana</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a implantar espaços sensoriais nas instituições de ensino da educação básica no município de Nova Serrana/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>Projeto de Lei 182/2025 (Substitutivo) com Emendas 01, 02, 03 e 04._x000D_
+Dispõe sobre a obrigatoriedade de limpeza de lotes vagos pelos seus proprietários e dá outras providências</t>
   </si>
   <si>
     <t>Projeto de Lei 194/2025 Substitutivo_x000D_
 _x000D_
 Dispõe sobre a denominação da Rua Luzia da Vila, atual Rua Sete (07), no Bairro Mangabeiras no município de Nova Serrana/MG e dá outras providências</t>
   </si>
   <si>
     <t>Cabo John, Maycon Vinicius</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto da Desburocratização no âmbito do Município de Nova Serrana/MG em conformidade com a Lei Federal 13.726/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei 198/2025 (Substitutivo) com Emenda 01._x000D_
 Institui, no Calendário Oficial de Datas Comemorativas do Município de Nova Serrana/MG, o ‘Dia Municipal da Gestante’ e a ‘Semana da Gestante’, e dá outras providências’</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Esportiva Futminas Futsal Club, com sede no Município de Nova Serrana/MG, e dá outras providências</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Vicente Pedro dos Santos, atual Rua 07, localizada no Bairro Reserva Boa Vista no município de Nova Serrana-MG, e dá outras providências</t>
   </si>
   <si>
     <t>212</t>
   </si>
@@ -1884,100 +1929,115 @@
   <si>
     <t>Dispõe recurso sobre utilização paradidático da Constituição da República Federativa do Brasil de 1988 como nas escolas públicas e particulares do Município de Nova Serrana</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 7º da Lei nº 3.292, de 17 de dezembro de 2024, que trata do orçamento para o exercício de 2025</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>Institui o Circuito Municipal dos Reinados e Congados de Nova Serrana e dá outras providências</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Denomina como Rua Zulmira Gonçalves de Lacerda, a via pública atualmente conhecida como Rua Dois, situada no Bairro Mangabeiras, em Nova Serrana e dá outras providências</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Altera a Lei 3390/2025 e dá outras providências.</t>
   </si>
   <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>Institui a Política Pública de Arborização e dá outras providências</t>
+  </si>
+  <si>
     <t>239</t>
   </si>
   <si>
     <t>Breno Fonseca, Heliene Santana</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir, no município de Nova Serrana, o cadastro municipal de consulta de condenados por crimes de pedofilia, de acesso restrito às autoridades e instituições autorizadas, e dá outras providências</t>
   </si>
   <si>
     <t>Breno Fonseca, Heliene Santana, Natan Oliveira</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal Jovens Sustentáveis de Nova Serrana e dá outras providências.</t>
-  </si>
-[...1 lines deleted...]
-    <t>269</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Projeto de Lei 289/2025 (Substitutivo) com Emenda 01 e Emenda 02._x000D_
 Autoriza o Município de Nova Serrana a desafetar e alienar imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.434, de 16 de outubro de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Projeto de Lei 293/2025 (Substitutivo) com Emenda 01._x000D_
 Autoriza o Município de Nova Serrana a desafetar e alienar imóvel e dá outras providências</t>
   </si>
   <si>
     <t>Projeto de Lei 294/2025 (Substitutivo) com Emenda 01._x000D_
 Autoriza o Município de Nova Serrana a desafetar imóvel e alienar imóveis e dá outras providências</t>
   </si>
   <si>
     <t>Projeto de Lei 295/2025 (Substitutivo) com Emenda 01._x000D_
 Autoriza o Município de Nova Serrana a alienar imóveis e dá outras providências</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>Autoriza o Município a instituir a Gratificação por Assiduidade e a Gratificação por Desempenho aos servidores públicos municipais de Nova Serrana e dá outras providências</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização temporária para utilização de veículo reserva pelos permissionários do serviço de táxi no município de nova serrana/mg e dá outras providências</t>
   </si>
   <si>
     <t>BLOCO</t>
   </si>
   <si>
     <t>Votação em Bloco</t>
   </si>
   <si>
     <t>Votação em bloco das seguintes matérias:_x000D_
 _x000D_
 - Emenda 01 ao Projeto de Lei 028/2025;_x000D_
 - Projeto de Lei 028/2025 que "Autoriza a abertura de crédito adicional especial”, de autoria do Executivo Municipal;_x000D_
 - Projeto de Lei 029/2025 que "Autoriza a realização de remanejamento de recursos de um órgão para outro, conforme artigo 167, inciso VI, da Constituição Federal", de autoria do Executivo Municipal;_x000D_
 - Projeto de Lei 030/2025 que "Altera a Lei n° 2.990, de 13 de dezembro de 2021, que trata do Plano Plurianual para o quadriênio 2022 a 2025, e Lei n° 3.266, de 15 de julho de 2024, que trata das diretrizes orçamentárias de 2025", de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>PLC1</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - 1º Turno</t>
   </si>
   <si>
     <t>Altera os anexos 01 – ‘Classificação de Usos’ e 02 – ‘Parâmetros de uso e ocupação’, da Lei Complementar 036, de 08 de julho de 2022,  que ‘Institui o Plano Diretor Participativo Municipal de Nova Serrana que dispõe sobre a política de desenvolvimento urbano e ordenamento territorial, os instrumentos urbanísticos e dá outras providências’.</t>
   </si>
   <si>
@@ -2447,56 +2507,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H284"/>
+  <dimension ref="A1:H292"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="103.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -5492,4312 +5552,4520 @@
       </c>
       <c r="G119" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H119" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
         <v>313</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>314</v>
       </c>
       <c r="D120" t="s">
         <v>146</v>
       </c>
       <c r="E120" t="s">
         <v>147</v>
       </c>
       <c r="F120" t="s">
-        <v>188</v>
+        <v>158</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H120" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>289</v>
+        <v>316</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D121" t="s">
         <v>146</v>
       </c>
       <c r="E121" t="s">
         <v>147</v>
       </c>
       <c r="F121" t="s">
-        <v>13</v>
+        <v>188</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H121" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>266</v>
+        <v>289</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>23</v>
+        <v>319</v>
       </c>
       <c r="D122" t="s">
         <v>146</v>
       </c>
       <c r="E122" t="s">
         <v>147</v>
       </c>
       <c r="F122" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H122" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D123" t="s">
         <v>146</v>
       </c>
       <c r="E123" t="s">
         <v>147</v>
       </c>
       <c r="F123" t="s">
         <v>53</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H123" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D124" t="s">
         <v>146</v>
       </c>
       <c r="E124" t="s">
         <v>147</v>
       </c>
       <c r="F124" t="s">
         <v>53</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H124" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D125" t="s">
         <v>146</v>
       </c>
       <c r="E125" t="s">
         <v>147</v>
       </c>
       <c r="F125" t="s">
         <v>53</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H125" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>308</v>
+        <v>274</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>322</v>
+        <v>32</v>
       </c>
       <c r="D126" t="s">
         <v>146</v>
       </c>
       <c r="E126" t="s">
         <v>147</v>
       </c>
       <c r="F126" t="s">
-        <v>323</v>
+        <v>53</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H126" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>308</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
         <v>325</v>
       </c>
-      <c r="B127" t="s">
-[...2 lines deleted...]
-      <c r="C127" t="s">
+      <c r="D127" t="s">
+        <v>146</v>
+      </c>
+      <c r="E127" t="s">
+        <v>147</v>
+      </c>
+      <c r="F127" t="s">
         <v>326</v>
-      </c>
-[...7 lines deleted...]
-        <v>144</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H127" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>291</v>
+        <v>328</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D128" t="s">
         <v>146</v>
       </c>
       <c r="E128" t="s">
         <v>147</v>
       </c>
       <c r="F128" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H128" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>330</v>
+        <v>291</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>331</v>
       </c>
       <c r="D129" t="s">
         <v>146</v>
       </c>
       <c r="E129" t="s">
         <v>147</v>
       </c>
       <c r="F129" t="s">
-        <v>53</v>
+        <v>156</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H129" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>283</v>
+        <v>333</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D130" t="s">
         <v>146</v>
       </c>
       <c r="E130" t="s">
         <v>147</v>
       </c>
       <c r="F130" t="s">
-        <v>130</v>
+        <v>53</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H130" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>335</v>
+        <v>283</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>336</v>
       </c>
       <c r="D131" t="s">
         <v>146</v>
       </c>
       <c r="E131" t="s">
         <v>147</v>
       </c>
       <c r="F131" t="s">
-        <v>173</v>
+        <v>130</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H131" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>293</v>
+        <v>338</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D132" t="s">
         <v>146</v>
       </c>
       <c r="E132" t="s">
         <v>147</v>
       </c>
       <c r="F132" t="s">
-        <v>53</v>
+        <v>173</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H132" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>340</v>
+        <v>293</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>341</v>
       </c>
       <c r="D133" t="s">
         <v>146</v>
       </c>
       <c r="E133" t="s">
         <v>147</v>
       </c>
       <c r="F133" t="s">
+        <v>53</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H133" t="s">
         <v>342</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
+        <v>343</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
         <v>344</v>
       </c>
-      <c r="B134" t="s">
-[...2 lines deleted...]
-      <c r="C134" t="s">
+      <c r="D134" t="s">
+        <v>146</v>
+      </c>
+      <c r="E134" t="s">
+        <v>147</v>
+      </c>
+      <c r="F134" t="s">
         <v>345</v>
-      </c>
-[...7 lines deleted...]
-        <v>144</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H134" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>328</v>
+        <v>347</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D135" t="s">
         <v>146</v>
       </c>
       <c r="E135" t="s">
         <v>147</v>
       </c>
       <c r="F135" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H135" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>311</v>
+        <v>350</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D136" t="s">
         <v>146</v>
       </c>
       <c r="E136" t="s">
         <v>147</v>
       </c>
       <c r="F136" t="s">
-        <v>130</v>
+        <v>352</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H136" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>351</v>
+        <v>331</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D137" t="s">
         <v>146</v>
       </c>
       <c r="E137" t="s">
         <v>147</v>
       </c>
       <c r="F137" t="s">
-        <v>53</v>
+        <v>130</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H137" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>354</v>
+        <v>311</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D138" t="s">
         <v>146</v>
       </c>
       <c r="E138" t="s">
         <v>147</v>
       </c>
       <c r="F138" t="s">
-        <v>356</v>
+        <v>130</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H138" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>358</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>52</v>
+        <v>359</v>
       </c>
       <c r="D139" t="s">
         <v>146</v>
       </c>
       <c r="E139" t="s">
         <v>147</v>
       </c>
       <c r="F139" t="s">
-        <v>356</v>
+        <v>53</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H139" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>314</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>120</v>
+        <v>361</v>
       </c>
       <c r="D140" t="s">
         <v>146</v>
       </c>
       <c r="E140" t="s">
         <v>147</v>
       </c>
       <c r="F140" t="s">
-        <v>13</v>
+        <v>362</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H140" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>299</v>
+        <v>364</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>361</v>
+        <v>52</v>
       </c>
       <c r="D141" t="s">
         <v>146</v>
       </c>
       <c r="E141" t="s">
         <v>147</v>
       </c>
       <c r="F141" t="s">
-        <v>53</v>
+        <v>362</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H141" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>363</v>
+        <v>317</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D142" t="s">
         <v>146</v>
       </c>
       <c r="E142" t="s">
         <v>147</v>
       </c>
       <c r="F142" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H142" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>330</v>
+        <v>367</v>
       </c>
       <c r="D143" t="s">
         <v>146</v>
       </c>
       <c r="E143" t="s">
         <v>147</v>
       </c>
       <c r="F143" t="s">
         <v>53</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H143" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D144" t="s">
         <v>146</v>
       </c>
       <c r="E144" t="s">
         <v>147</v>
       </c>
       <c r="F144" t="s">
-        <v>366</v>
+        <v>53</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H144" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>331</v>
+        <v>301</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>368</v>
+        <v>333</v>
       </c>
       <c r="D145" t="s">
         <v>146</v>
       </c>
       <c r="E145" t="s">
         <v>147</v>
       </c>
       <c r="F145" t="s">
-        <v>366</v>
+        <v>53</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H145" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D146" t="s">
         <v>146</v>
       </c>
       <c r="E146" t="s">
         <v>147</v>
       </c>
       <c r="F146" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H146" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>373</v>
+        <v>334</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>374</v>
       </c>
       <c r="D147" t="s">
         <v>146</v>
       </c>
       <c r="E147" t="s">
         <v>147</v>
       </c>
       <c r="F147" t="s">
-        <v>130</v>
+        <v>372</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H147" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>304</v>
+        <v>376</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>376</v>
+        <v>129</v>
       </c>
       <c r="D148" t="s">
         <v>146</v>
       </c>
       <c r="E148" t="s">
         <v>147</v>
       </c>
+      <c r="F148" t="s">
+        <v>377</v>
+      </c>
       <c r="G148" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H148" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>336</v>
+        <v>379</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="D149" t="s">
         <v>146</v>
       </c>
       <c r="E149" t="s">
         <v>147</v>
       </c>
       <c r="F149" t="s">
-        <v>156</v>
+        <v>130</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H149" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>380</v>
+        <v>304</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D150" t="s">
         <v>146</v>
       </c>
       <c r="E150" t="s">
         <v>147</v>
       </c>
-      <c r="F150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G150" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H150" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>383</v>
+        <v>339</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>384</v>
       </c>
       <c r="D151" t="s">
         <v>146</v>
       </c>
       <c r="E151" t="s">
         <v>147</v>
       </c>
       <c r="F151" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H151" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>386</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>387</v>
       </c>
       <c r="D152" t="s">
         <v>146</v>
       </c>
       <c r="E152" t="s">
         <v>147</v>
       </c>
       <c r="F152" t="s">
-        <v>13</v>
+        <v>362</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H152" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>341</v>
+        <v>389</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D153" t="s">
         <v>146</v>
       </c>
       <c r="E153" t="s">
         <v>147</v>
       </c>
       <c r="F153" t="s">
-        <v>53</v>
+        <v>130</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H153" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>345</v>
+        <v>392</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="D154" t="s">
         <v>146</v>
       </c>
       <c r="E154" t="s">
         <v>147</v>
       </c>
       <c r="F154" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H154" t="s">
-        <v>162</v>
+        <v>394</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>392</v>
+        <v>344</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="D155" t="s">
         <v>146</v>
       </c>
       <c r="E155" t="s">
         <v>147</v>
       </c>
       <c r="F155" t="s">
         <v>53</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H155" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>395</v>
+        <v>348</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D156" t="s">
         <v>146</v>
       </c>
       <c r="E156" t="s">
         <v>147</v>
       </c>
       <c r="F156" t="s">
         <v>53</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H156" t="s">
-        <v>394</v>
+        <v>162</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>316</v>
+        <v>398</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="D157" t="s">
         <v>146</v>
       </c>
       <c r="E157" t="s">
         <v>147</v>
       </c>
       <c r="F157" t="s">
         <v>53</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H157" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>387</v>
+        <v>401</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="D158" t="s">
         <v>146</v>
       </c>
       <c r="E158" t="s">
         <v>147</v>
       </c>
       <c r="F158" t="s">
+        <v>53</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H158" t="s">
         <v>400</v>
-      </c>
-[...4 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>355</v>
+        <v>319</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>19</v>
+        <v>403</v>
       </c>
       <c r="D159" t="s">
         <v>146</v>
       </c>
       <c r="E159" t="s">
         <v>147</v>
       </c>
       <c r="F159" t="s">
-        <v>124</v>
+        <v>53</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H159" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D160" t="s">
         <v>146</v>
       </c>
       <c r="E160" t="s">
         <v>147</v>
       </c>
       <c r="F160" t="s">
-        <v>201</v>
+        <v>406</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H160" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>406</v>
+        <v>361</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>403</v>
+        <v>19</v>
       </c>
       <c r="D161" t="s">
         <v>146</v>
       </c>
       <c r="E161" t="s">
         <v>147</v>
       </c>
       <c r="F161" t="s">
         <v>124</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H161" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D162" t="s">
         <v>146</v>
       </c>
       <c r="E162" t="s">
         <v>147</v>
       </c>
       <c r="F162" t="s">
-        <v>53</v>
+        <v>201</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H162" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="D163" t="s">
         <v>146</v>
       </c>
       <c r="E163" t="s">
         <v>147</v>
       </c>
       <c r="F163" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H163" t="s">
-        <v>398</v>
+        <v>413</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>361</v>
+        <v>414</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="D164" t="s">
         <v>146</v>
       </c>
       <c r="E164" t="s">
         <v>147</v>
       </c>
       <c r="F164" t="s">
-        <v>158</v>
+        <v>53</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H164" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>415</v>
+        <v>351</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D165" t="s">
         <v>146</v>
       </c>
       <c r="E165" t="s">
         <v>147</v>
       </c>
       <c r="F165" t="s">
-        <v>158</v>
+        <v>53</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H165" t="s">
-        <v>417</v>
+        <v>404</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>389</v>
+        <v>367</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>418</v>
       </c>
       <c r="D166" t="s">
         <v>146</v>
       </c>
       <c r="E166" t="s">
         <v>147</v>
       </c>
       <c r="F166" t="s">
-        <v>53</v>
+        <v>158</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H166" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>391</v>
+        <v>420</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D167" t="s">
         <v>146</v>
       </c>
       <c r="E167" t="s">
         <v>147</v>
       </c>
       <c r="F167" t="s">
-        <v>53</v>
+        <v>158</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H167" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>422</v>
+        <v>395</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>423</v>
       </c>
       <c r="D168" t="s">
         <v>146</v>
       </c>
       <c r="E168" t="s">
         <v>147</v>
       </c>
       <c r="F168" t="s">
-        <v>153</v>
+        <v>53</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H168" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
+        <v>397</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
         <v>425</v>
       </c>
-      <c r="B169" t="s">
-[...2 lines deleted...]
-      <c r="C169" t="s">
+      <c r="D169" t="s">
+        <v>146</v>
+      </c>
+      <c r="E169" t="s">
+        <v>147</v>
+      </c>
+      <c r="F169" t="s">
+        <v>53</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H169" t="s">
         <v>426</v>
-      </c>
-[...13 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>384</v>
+        <v>427</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>428</v>
       </c>
       <c r="D170" t="s">
         <v>146</v>
       </c>
       <c r="E170" t="s">
         <v>147</v>
       </c>
       <c r="F170" t="s">
-        <v>124</v>
+        <v>153</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H170" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>430</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>431</v>
       </c>
       <c r="D171" t="s">
         <v>146</v>
       </c>
       <c r="E171" t="s">
         <v>147</v>
       </c>
       <c r="F171" t="s">
+        <v>124</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H171" t="s">
         <v>432</v>
-      </c>
-[...4 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
+        <v>433</v>
+      </c>
+      <c r="D172" t="s">
+        <v>146</v>
+      </c>
+      <c r="E172" t="s">
+        <v>147</v>
+      </c>
+      <c r="F172" t="s">
+        <v>124</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H172" t="s">
         <v>434</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>413</v>
+        <v>435</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>436</v>
       </c>
       <c r="D173" t="s">
         <v>146</v>
       </c>
       <c r="E173" t="s">
         <v>147</v>
       </c>
       <c r="F173" t="s">
-        <v>158</v>
+        <v>437</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H173" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>438</v>
+        <v>402</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>439</v>
       </c>
       <c r="D174" t="s">
         <v>146</v>
       </c>
       <c r="E174" t="s">
         <v>147</v>
       </c>
       <c r="F174" t="s">
         <v>53</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H174" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>418</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
         <v>441</v>
       </c>
-      <c r="B175" t="s">
-[...2 lines deleted...]
-      <c r="C175" t="s">
+      <c r="D175" t="s">
+        <v>146</v>
+      </c>
+      <c r="E175" t="s">
+        <v>147</v>
+      </c>
+      <c r="F175" t="s">
+        <v>158</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H175" t="s">
         <v>442</v>
-      </c>
-[...13 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>443</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
         <v>444</v>
       </c>
-      <c r="B176" t="s">
-[...2 lines deleted...]
-      <c r="C176" t="s">
+      <c r="D176" t="s">
+        <v>146</v>
+      </c>
+      <c r="E176" t="s">
+        <v>147</v>
+      </c>
+      <c r="F176" t="s">
+        <v>53</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H176" t="s">
         <v>445</v>
-      </c>
-[...13 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>140</v>
+        <v>447</v>
       </c>
       <c r="D177" t="s">
         <v>146</v>
       </c>
       <c r="E177" t="s">
         <v>147</v>
       </c>
       <c r="F177" t="s">
         <v>53</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H177" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
+        <v>449</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
         <v>450</v>
       </c>
-      <c r="B178" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D178" t="s">
         <v>146</v>
       </c>
       <c r="E178" t="s">
         <v>147</v>
       </c>
       <c r="F178" t="s">
-        <v>53</v>
+        <v>451</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H178" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>416</v>
+        <v>453</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>408</v>
+        <v>140</v>
       </c>
       <c r="D179" t="s">
         <v>146</v>
       </c>
       <c r="E179" t="s">
         <v>147</v>
       </c>
       <c r="F179" t="s">
-        <v>342</v>
+        <v>53</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H179" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>454</v>
+        <v>392</v>
       </c>
       <c r="D180" t="s">
         <v>146</v>
       </c>
       <c r="E180" t="s">
         <v>147</v>
       </c>
       <c r="F180" t="s">
         <v>53</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H180" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>456</v>
+        <v>414</v>
       </c>
       <c r="D181" t="s">
         <v>146</v>
       </c>
       <c r="E181" t="s">
         <v>147</v>
       </c>
       <c r="F181" t="s">
+        <v>345</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H181" t="s">
         <v>457</v>
-      </c>
-[...4 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
+        <v>458</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
         <v>459</v>
       </c>
-      <c r="B182" t="s">
-[...2 lines deleted...]
-      <c r="C182" t="s">
+      <c r="D182" t="s">
+        <v>146</v>
+      </c>
+      <c r="E182" t="s">
+        <v>147</v>
+      </c>
+      <c r="F182" t="s">
+        <v>53</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H182" t="s">
         <v>460</v>
-      </c>
-[...13 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>439</v>
+        <v>428</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
+        <v>461</v>
+      </c>
+      <c r="D183" t="s">
+        <v>146</v>
+      </c>
+      <c r="E183" t="s">
+        <v>147</v>
+      </c>
+      <c r="F183" t="s">
         <v>462</v>
-      </c>
-[...7 lines deleted...]
-        <v>144</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H183" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>426</v>
+        <v>464</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D184" t="s">
         <v>146</v>
       </c>
       <c r="E184" t="s">
         <v>147</v>
       </c>
       <c r="F184" t="s">
-        <v>124</v>
+        <v>437</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H184" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>466</v>
+        <v>444</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>310</v>
+        <v>467</v>
       </c>
       <c r="D185" t="s">
         <v>146</v>
       </c>
       <c r="E185" t="s">
         <v>147</v>
       </c>
       <c r="F185" t="s">
-        <v>53</v>
+        <v>144</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H185" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>399</v>
+        <v>431</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D186" t="s">
         <v>146</v>
       </c>
       <c r="E186" t="s">
         <v>147</v>
       </c>
       <c r="F186" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H186" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>428</v>
+        <v>471</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>470</v>
+        <v>310</v>
       </c>
       <c r="D187" t="s">
         <v>146</v>
       </c>
       <c r="E187" t="s">
         <v>147</v>
       </c>
       <c r="F187" t="s">
         <v>53</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H187" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>442</v>
+        <v>473</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>472</v>
+        <v>446</v>
       </c>
       <c r="D188" t="s">
         <v>146</v>
       </c>
       <c r="E188" t="s">
         <v>147</v>
       </c>
       <c r="F188" t="s">
         <v>124</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H188" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>431</v>
+        <v>475</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="D189" t="s">
         <v>146</v>
       </c>
       <c r="E189" t="s">
         <v>147</v>
       </c>
       <c r="F189" t="s">
-        <v>53</v>
+        <v>156</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H189" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>476</v>
+        <v>405</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>477</v>
       </c>
       <c r="D190" t="s">
         <v>146</v>
       </c>
       <c r="E190" t="s">
         <v>147</v>
       </c>
       <c r="F190" t="s">
         <v>53</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H190" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>433</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
         <v>479</v>
-      </c>
-[...4 lines deleted...]
-        <v>480</v>
       </c>
       <c r="D191" t="s">
         <v>146</v>
       </c>
       <c r="E191" t="s">
         <v>147</v>
       </c>
       <c r="F191" t="s">
         <v>53</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H191" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>454</v>
+        <v>447</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
+        <v>481</v>
+      </c>
+      <c r="D192" t="s">
+        <v>146</v>
+      </c>
+      <c r="E192" t="s">
+        <v>147</v>
+      </c>
+      <c r="F192" t="s">
+        <v>124</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H192" t="s">
         <v>482</v>
-      </c>
-[...13 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>456</v>
+        <v>436</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="D193" t="s">
         <v>146</v>
       </c>
       <c r="E193" t="s">
         <v>147</v>
       </c>
       <c r="F193" t="s">
         <v>53</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H193" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>485</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
         <v>486</v>
       </c>
-      <c r="B194" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D194" t="s">
         <v>146</v>
       </c>
       <c r="E194" t="s">
         <v>147</v>
       </c>
       <c r="F194" t="s">
-        <v>130</v>
+        <v>53</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H194" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>434</v>
+        <v>488</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>44</v>
+        <v>489</v>
       </c>
       <c r="D195" t="s">
         <v>146</v>
       </c>
       <c r="E195" t="s">
         <v>147</v>
       </c>
       <c r="F195" t="s">
         <v>53</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H195" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>489</v>
+        <v>459</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D196" t="s">
         <v>146</v>
       </c>
       <c r="E196" t="s">
         <v>147</v>
       </c>
       <c r="F196" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H196" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D197" t="s">
         <v>146</v>
       </c>
       <c r="E197" t="s">
         <v>147</v>
       </c>
       <c r="F197" t="s">
         <v>53</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H197" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>495</v>
+        <v>41</v>
       </c>
       <c r="D198" t="s">
         <v>146</v>
       </c>
       <c r="E198" t="s">
         <v>147</v>
       </c>
       <c r="F198" t="s">
+        <v>130</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H198" t="s">
         <v>496</v>
-      </c>
-[...4 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>498</v>
+        <v>439</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>499</v>
+        <v>44</v>
       </c>
       <c r="D199" t="s">
         <v>146</v>
       </c>
       <c r="E199" t="s">
         <v>147</v>
       </c>
       <c r="F199" t="s">
         <v>53</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H199" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>470</v>
+        <v>498</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="D200" t="s">
         <v>146</v>
       </c>
       <c r="E200" t="s">
         <v>147</v>
       </c>
       <c r="F200" t="s">
         <v>53</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H200" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>503</v>
+        <v>477</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="D201" t="s">
         <v>146</v>
       </c>
       <c r="E201" t="s">
         <v>147</v>
       </c>
       <c r="F201" t="s">
-        <v>158</v>
+        <v>53</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H201" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>503</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>504</v>
+      </c>
+      <c r="D202" t="s">
+        <v>146</v>
+      </c>
+      <c r="E202" t="s">
+        <v>147</v>
+      </c>
+      <c r="F202" t="s">
+        <v>505</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H202" t="s">
         <v>506</v>
-      </c>
-[...19 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>462</v>
+        <v>507</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="D203" t="s">
         <v>146</v>
       </c>
       <c r="E203" t="s">
         <v>147</v>
       </c>
       <c r="F203" t="s">
         <v>53</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H203" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>479</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>510</v>
+      </c>
+      <c r="D204" t="s">
+        <v>146</v>
+      </c>
+      <c r="E204" t="s">
+        <v>147</v>
+      </c>
+      <c r="F204" t="s">
+        <v>53</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H204" t="s">
         <v>511</v>
-      </c>
-[...19 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>512</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>513</v>
+      </c>
+      <c r="D205" t="s">
+        <v>146</v>
+      </c>
+      <c r="E205" t="s">
+        <v>147</v>
+      </c>
+      <c r="F205" t="s">
+        <v>158</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H205" t="s">
         <v>514</v>
-      </c>
-[...19 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
+        <v>515</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>516</v>
+      </c>
+      <c r="D206" t="s">
+        <v>146</v>
+      </c>
+      <c r="E206" t="s">
+        <v>147</v>
+      </c>
+      <c r="F206" t="s">
+        <v>144</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H206" t="s">
         <v>517</v>
-      </c>
-[...19 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>520</v>
+        <v>467</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="D207" t="s">
         <v>146</v>
       </c>
       <c r="E207" t="s">
         <v>147</v>
       </c>
       <c r="F207" t="s">
-        <v>366</v>
+        <v>53</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H207" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>490</v>
+        <v>520</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>430</v>
+        <v>521</v>
       </c>
       <c r="D208" t="s">
         <v>146</v>
       </c>
       <c r="E208" t="s">
         <v>147</v>
       </c>
       <c r="F208" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H208" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>507</v>
+        <v>523</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
         <v>524</v>
       </c>
       <c r="D209" t="s">
         <v>146</v>
       </c>
       <c r="E209" t="s">
         <v>147</v>
       </c>
       <c r="F209" t="s">
-        <v>144</v>
+        <v>246</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H209" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D210" t="s">
         <v>146</v>
       </c>
       <c r="E210" t="s">
         <v>147</v>
       </c>
       <c r="F210" t="s">
-        <v>527</v>
+        <v>13</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H210" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>492</v>
+        <v>529</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D211" t="s">
         <v>146</v>
       </c>
       <c r="E211" t="s">
         <v>147</v>
       </c>
       <c r="F211" t="s">
-        <v>53</v>
+        <v>372</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H211" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>531</v>
+        <v>499</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
+        <v>435</v>
+      </c>
+      <c r="D212" t="s">
+        <v>146</v>
+      </c>
+      <c r="E212" t="s">
+        <v>147</v>
+      </c>
+      <c r="F212" t="s">
+        <v>53</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H212" t="s">
         <v>532</v>
-      </c>
-[...13 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="D213" t="s">
         <v>146</v>
       </c>
       <c r="E213" t="s">
         <v>147</v>
       </c>
       <c r="F213" t="s">
-        <v>536</v>
+        <v>144</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H213" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>103</v>
+        <v>527</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>10</v>
+        <v>535</v>
       </c>
       <c r="D214" t="s">
-        <v>538</v>
+        <v>146</v>
       </c>
       <c r="E214" t="s">
-        <v>539</v>
+        <v>147</v>
       </c>
       <c r="F214" t="s">
-        <v>50</v>
+        <v>536</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H214" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>138</v>
+        <v>501</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>98</v>
+        <v>538</v>
       </c>
       <c r="D215" t="s">
-        <v>538</v>
+        <v>146</v>
       </c>
       <c r="E215" t="s">
+        <v>147</v>
+      </c>
+      <c r="F215" t="s">
+        <v>53</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H215" t="s">
         <v>539</v>
-      </c>
-[...7 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>141</v>
+        <v>540</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>106</v>
+        <v>541</v>
       </c>
       <c r="D216" t="s">
-        <v>538</v>
+        <v>146</v>
       </c>
       <c r="E216" t="s">
-        <v>539</v>
+        <v>147</v>
       </c>
       <c r="F216" t="s">
-        <v>124</v>
+        <v>542</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H216" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>106</v>
+        <v>513</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>141</v>
+        <v>544</v>
       </c>
       <c r="D217" t="s">
-        <v>538</v>
+        <v>146</v>
       </c>
       <c r="E217" t="s">
-        <v>539</v>
+        <v>147</v>
       </c>
       <c r="F217" t="s">
-        <v>124</v>
+        <v>545</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H217" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>544</v>
+        <v>103</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>155</v>
+        <v>10</v>
       </c>
       <c r="D218" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E218" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F218" t="s">
-        <v>545</v>
+        <v>50</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H218" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>180</v>
+        <v>138</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>183</v>
+        <v>98</v>
       </c>
       <c r="D219" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E219" t="s">
-        <v>539</v>
+        <v>548</v>
+      </c>
+      <c r="F219" t="s">
+        <v>124</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H219" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>223</v>
+        <v>141</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
+        <v>106</v>
+      </c>
+      <c r="D220" t="s">
+        <v>547</v>
+      </c>
+      <c r="E220" t="s">
         <v>548</v>
       </c>
-      <c r="D220" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F220" t="s">
-        <v>257</v>
+        <v>124</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H220" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>307</v>
+        <v>552</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>550</v>
+        <v>115</v>
       </c>
       <c r="D221" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E221" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F221" t="s">
-        <v>156</v>
+        <v>553</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H221" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
+        <v>106</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>141</v>
+      </c>
+      <c r="D222" t="s">
+        <v>547</v>
+      </c>
+      <c r="E222" t="s">
         <v>548</v>
       </c>
-      <c r="B222" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F222" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H222" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>555</v>
+        <v>155</v>
       </c>
       <c r="D223" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E223" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F223" t="s">
-        <v>50</v>
+        <v>557</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H223" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>555</v>
+        <v>180</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>557</v>
+        <v>183</v>
       </c>
       <c r="D224" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E224" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>548</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H224" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>557</v>
+        <v>223</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>244</v>
+        <v>560</v>
       </c>
       <c r="D225" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E225" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F225" t="s">
-        <v>559</v>
+        <v>257</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H225" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>550</v>
+        <v>307</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>16</v>
+        <v>562</v>
       </c>
       <c r="D226" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E226" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F226" t="s">
-        <v>561</v>
+        <v>156</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H226" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>306</v>
+        <v>564</v>
       </c>
       <c r="D227" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E227" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F227" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H227" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>259</v>
+        <v>567</v>
       </c>
       <c r="D228" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E228" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F228" t="s">
-        <v>566</v>
+        <v>50</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H228" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>270</v>
+        <v>569</v>
       </c>
       <c r="D229" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E229" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F229" t="s">
-        <v>561</v>
+        <v>144</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H229" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>239</v>
+        <v>569</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>570</v>
+        <v>244</v>
       </c>
       <c r="D230" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E230" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F230" t="s">
-        <v>144</v>
+        <v>571</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H230" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>515</v>
+        <v>562</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>297</v>
+        <v>16</v>
       </c>
       <c r="D231" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E231" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F231" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H231" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>464</v>
+        <v>575</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>363</v>
+        <v>306</v>
       </c>
       <c r="D232" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E232" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F232" t="s">
-        <v>574</v>
+        <v>144</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H232" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>322</v>
+        <v>577</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>344</v>
+        <v>259</v>
       </c>
       <c r="D233" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E233" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F233" t="s">
-        <v>246</v>
+        <v>578</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H233" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>326</v>
+        <v>580</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>358</v>
+        <v>270</v>
       </c>
       <c r="D234" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E234" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F234" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H234" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>579</v>
+        <v>239</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>35</v>
+        <v>582</v>
       </c>
       <c r="D235" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E235" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F235" t="s">
-        <v>246</v>
+        <v>144</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H235" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>581</v>
+        <v>524</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>392</v>
+        <v>297</v>
       </c>
       <c r="D236" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E236" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F236" t="s">
-        <v>158</v>
+        <v>584</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H236" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>368</v>
+        <v>469</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>383</v>
+        <v>369</v>
       </c>
       <c r="D237" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E237" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F237" t="s">
-        <v>246</v>
+        <v>586</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H237" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>349</v>
+        <v>325</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>444</v>
+        <v>347</v>
       </c>
       <c r="D238" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E238" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F238" t="s">
-        <v>584</v>
+        <v>246</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H238" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="D239" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E239" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F239" t="s">
-        <v>432</v>
+        <v>589</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H239" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>338</v>
+        <v>591</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>450</v>
+        <v>35</v>
       </c>
       <c r="D240" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E240" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F240" t="s">
-        <v>366</v>
+        <v>246</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H240" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>352</v>
+        <v>593</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>453</v>
+        <v>398</v>
       </c>
       <c r="D241" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E241" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F241" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H241" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>135</v>
+        <v>351</v>
       </c>
       <c r="D242" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E242" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F242" t="s">
-        <v>545</v>
+        <v>21</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H242" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>418</v>
+        <v>374</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>406</v>
+        <v>389</v>
       </c>
       <c r="D243" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E243" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F243" t="s">
-        <v>156</v>
+        <v>246</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H243" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>592</v>
+        <v>356</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="D244" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E244" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F244" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H244" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>393</v>
+        <v>336</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>479</v>
+        <v>382</v>
       </c>
       <c r="D245" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E245" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F245" t="s">
-        <v>53</v>
+        <v>437</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H245" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>420</v>
+        <v>341</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>596</v>
+        <v>455</v>
       </c>
       <c r="D246" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E246" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F246" t="s">
-        <v>144</v>
+        <v>372</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H246" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>598</v>
+        <v>359</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>486</v>
+        <v>458</v>
       </c>
       <c r="D247" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E247" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F247" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H247" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>39</v>
+        <v>135</v>
       </c>
       <c r="D248" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E248" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F248" t="s">
-        <v>53</v>
+        <v>557</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H248" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>602</v>
+        <v>423</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>517</v>
+        <v>412</v>
       </c>
       <c r="D249" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E249" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F249" t="s">
-        <v>603</v>
+        <v>156</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H249" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>520</v>
+        <v>464</v>
       </c>
       <c r="D250" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E250" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F250" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H250" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>607</v>
+        <v>399</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>608</v>
+        <v>488</v>
       </c>
       <c r="D251" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E251" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F251" t="s">
         <v>53</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H251" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>460</v>
+        <v>425</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
         <v>610</v>
       </c>
       <c r="D252" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E252" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F252" t="s">
-        <v>53</v>
+        <v>144</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H252" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
         <v>612</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>425</v>
+        <v>495</v>
       </c>
       <c r="D253" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E253" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F253" t="s">
-        <v>53</v>
+        <v>144</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H253" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>474</v>
+        <v>614</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>503</v>
+        <v>39</v>
       </c>
       <c r="D254" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E254" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F254" t="s">
         <v>53</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H254" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>477</v>
+        <v>616</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>506</v>
+        <v>617</v>
       </c>
       <c r="D255" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E255" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F255" t="s">
-        <v>53</v>
+        <v>173</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H255" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>143</v>
+        <v>526</v>
       </c>
       <c r="D256" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="E256" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="F256" t="s">
-        <v>144</v>
+        <v>620</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H256" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>123</v>
+        <v>610</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>10</v>
+        <v>529</v>
       </c>
       <c r="D257" t="s">
-        <v>618</v>
+        <v>547</v>
       </c>
       <c r="E257" t="s">
-        <v>619</v>
+        <v>548</v>
+      </c>
+      <c r="F257" t="s">
+        <v>622</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H257" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>193</v>
+        <v>617</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>218</v>
+        <v>624</v>
       </c>
       <c r="D258" t="s">
-        <v>621</v>
+        <v>547</v>
       </c>
       <c r="E258" t="s">
-        <v>622</v>
+        <v>548</v>
       </c>
       <c r="F258" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H258" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>570</v>
+        <v>465</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>248</v>
+        <v>626</v>
       </c>
       <c r="D259" t="s">
-        <v>621</v>
+        <v>547</v>
       </c>
       <c r="E259" t="s">
-        <v>622</v>
+        <v>548</v>
       </c>
       <c r="F259" t="s">
         <v>53</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H259" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>254</v>
+        <v>628</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>340</v>
+        <v>430</v>
       </c>
       <c r="D260" t="s">
-        <v>621</v>
+        <v>547</v>
       </c>
       <c r="E260" t="s">
-        <v>622</v>
+        <v>548</v>
       </c>
       <c r="F260" t="s">
         <v>53</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H260" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>374</v>
+        <v>483</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>448</v>
+        <v>512</v>
       </c>
       <c r="D261" t="s">
-        <v>621</v>
+        <v>547</v>
       </c>
       <c r="E261" t="s">
-        <v>622</v>
+        <v>548</v>
       </c>
       <c r="F261" t="s">
         <v>53</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H261" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>627</v>
+        <v>486</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>568</v>
+        <v>515</v>
       </c>
       <c r="D262" t="s">
-        <v>621</v>
+        <v>547</v>
       </c>
       <c r="E262" t="s">
-        <v>622</v>
+        <v>548</v>
       </c>
       <c r="F262" t="s">
         <v>53</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H262" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>409</v>
+        <v>632</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>602</v>
+        <v>143</v>
       </c>
       <c r="D263" t="s">
-        <v>621</v>
+        <v>547</v>
       </c>
       <c r="E263" t="s">
-        <v>622</v>
+        <v>548</v>
       </c>
       <c r="F263" t="s">
-        <v>53</v>
+        <v>144</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H263" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>404</v>
+        <v>634</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>438</v>
+        <v>635</v>
       </c>
       <c r="D264" t="s">
-        <v>621</v>
+        <v>547</v>
       </c>
       <c r="E264" t="s">
-        <v>622</v>
+        <v>548</v>
       </c>
       <c r="F264" t="s">
-        <v>53</v>
+        <v>246</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H264" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>472</v>
+        <v>123</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>612</v>
+        <v>10</v>
       </c>
       <c r="D265" t="s">
-        <v>621</v>
+        <v>637</v>
       </c>
       <c r="E265" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>638</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H265" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>632</v>
+        <v>193</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>511</v>
+        <v>218</v>
       </c>
       <c r="D266" t="s">
-        <v>621</v>
+        <v>640</v>
       </c>
       <c r="E266" t="s">
-        <v>622</v>
+        <v>641</v>
       </c>
       <c r="F266" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H266" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>480</v>
+        <v>582</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>634</v>
+        <v>248</v>
       </c>
       <c r="D267" t="s">
-        <v>621</v>
+        <v>640</v>
       </c>
       <c r="E267" t="s">
-        <v>622</v>
+        <v>641</v>
       </c>
       <c r="F267" t="s">
         <v>53</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H267" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>484</v>
+        <v>254</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>636</v>
+        <v>343</v>
       </c>
       <c r="D268" t="s">
-        <v>621</v>
+        <v>640</v>
       </c>
       <c r="E268" t="s">
-        <v>622</v>
+        <v>641</v>
       </c>
       <c r="F268" t="s">
         <v>53</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H268" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>638</v>
+        <v>380</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>218</v>
+        <v>453</v>
       </c>
       <c r="D269" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E269" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="F269" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H269" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>248</v>
+        <v>580</v>
       </c>
       <c r="D270" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E270" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="F270" t="s">
         <v>53</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H270" t="s">
-        <v>624</v>
+        <v>647</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>643</v>
+        <v>415</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>340</v>
+        <v>619</v>
       </c>
       <c r="D271" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E271" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="F271" t="s">
         <v>53</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H271" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>376</v>
+        <v>410</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="D272" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E272" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="F272" t="s">
         <v>53</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H272" t="s">
-        <v>626</v>
+        <v>649</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>381</v>
+        <v>481</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>568</v>
+        <v>628</v>
       </c>
       <c r="D273" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E273" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="F273" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H273" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>412</v>
+        <v>651</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>602</v>
+        <v>520</v>
       </c>
       <c r="D274" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E274" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="F274" t="s">
         <v>53</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H274" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>397</v>
+        <v>489</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>438</v>
+        <v>653</v>
       </c>
       <c r="D275" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E275" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="F275" t="s">
         <v>53</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H275" t="s">
-        <v>630</v>
+        <v>654</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>647</v>
+        <v>493</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="D276" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E276" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="F276" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H276" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>445</v>
+        <v>657</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>511</v>
+        <v>218</v>
       </c>
       <c r="D277" t="s">
-        <v>639</v>
+        <v>658</v>
       </c>
       <c r="E277" t="s">
-        <v>640</v>
+        <v>659</v>
       </c>
       <c r="F277" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H277" t="s">
-        <v>649</v>
+        <v>660</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>482</v>
+        <v>661</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>634</v>
+        <v>248</v>
       </c>
       <c r="D278" t="s">
-        <v>639</v>
+        <v>658</v>
       </c>
       <c r="E278" t="s">
-        <v>640</v>
+        <v>659</v>
       </c>
       <c r="F278" t="s">
         <v>53</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H278" t="s">
-        <v>650</v>
+        <v>643</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>651</v>
+        <v>662</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>636</v>
+        <v>343</v>
       </c>
       <c r="D279" t="s">
-        <v>639</v>
+        <v>658</v>
       </c>
       <c r="E279" t="s">
-        <v>640</v>
+        <v>659</v>
       </c>
       <c r="F279" t="s">
         <v>53</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H279" t="s">
-        <v>652</v>
+        <v>663</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>197</v>
+        <v>382</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>554</v>
+        <v>453</v>
       </c>
       <c r="D280" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="E280" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="F280" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H280" t="s">
-        <v>655</v>
+        <v>645</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>656</v>
+        <v>387</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>554</v>
+        <v>580</v>
       </c>
       <c r="D281" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="E281" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="F281" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H281" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
+        <v>417</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>619</v>
+      </c>
+      <c r="D282" t="s">
+        <v>658</v>
+      </c>
+      <c r="E282" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
       <c r="F282" t="s">
         <v>53</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H282" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>378</v>
+        <v>403</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>20</v>
+        <v>443</v>
       </c>
       <c r="D283" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="E283" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="F283" t="s">
         <v>53</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H283" t="s">
-        <v>663</v>
+        <v>649</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>495</v>
+        <v>666</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
+        <v>628</v>
+      </c>
+      <c r="D284" t="s">
+        <v>658</v>
+      </c>
+      <c r="E284" t="s">
+        <v>659</v>
+      </c>
+      <c r="F284" t="s">
+        <v>13</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H284" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>450</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>520</v>
+      </c>
+      <c r="D285" t="s">
+        <v>658</v>
+      </c>
+      <c r="E285" t="s">
+        <v>659</v>
+      </c>
+      <c r="F285" t="s">
+        <v>53</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H285" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>491</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>653</v>
+      </c>
+      <c r="D286" t="s">
+        <v>658</v>
+      </c>
+      <c r="E286" t="s">
+        <v>659</v>
+      </c>
+      <c r="F286" t="s">
+        <v>53</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H286" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>670</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>655</v>
+      </c>
+      <c r="D287" t="s">
+        <v>658</v>
+      </c>
+      <c r="E287" t="s">
+        <v>659</v>
+      </c>
+      <c r="F287" t="s">
+        <v>53</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H287" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>197</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>566</v>
+      </c>
+      <c r="D288" t="s">
+        <v>672</v>
+      </c>
+      <c r="E288" t="s">
+        <v>673</v>
+      </c>
+      <c r="F288" t="s">
+        <v>50</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H288" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>675</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>566</v>
+      </c>
+      <c r="D289" t="s">
+        <v>676</v>
+      </c>
+      <c r="E289" t="s">
+        <v>677</v>
+      </c>
+      <c r="F289" t="s">
+        <v>50</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H289" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>678</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>10</v>
+      </c>
+      <c r="D290" t="s">
+        <v>679</v>
+      </c>
+      <c r="E290" t="s">
+        <v>680</v>
+      </c>
+      <c r="F290" t="s">
+        <v>53</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H290" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>384</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>20</v>
+      </c>
+      <c r="D291" t="s">
+        <v>679</v>
+      </c>
+      <c r="E291" t="s">
+        <v>680</v>
+      </c>
+      <c r="F291" t="s">
+        <v>53</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H291" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>504</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
         <v>249</v>
       </c>
-      <c r="D284" t="s">
-[...5 lines deleted...]
-      <c r="F284" t="s">
+      <c r="D292" t="s">
+        <v>683</v>
+      </c>
+      <c r="E292" t="s">
+        <v>684</v>
+      </c>
+      <c r="F292" t="s">
         <v>21</v>
       </c>
-      <c r="G284" s="1" t="s">
-[...3 lines deleted...]
-        <v>666</v>
+      <c r="G292" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H292" t="s">
+        <v>685</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -10041,50 +10309,58 @@
     <hyperlink ref="G260" r:id="rId259"/>
     <hyperlink ref="G261" r:id="rId260"/>
     <hyperlink ref="G262" r:id="rId261"/>
     <hyperlink ref="G263" r:id="rId262"/>
     <hyperlink ref="G264" r:id="rId263"/>
     <hyperlink ref="G265" r:id="rId264"/>
     <hyperlink ref="G266" r:id="rId265"/>
     <hyperlink ref="G267" r:id="rId266"/>
     <hyperlink ref="G268" r:id="rId267"/>
     <hyperlink ref="G269" r:id="rId268"/>
     <hyperlink ref="G270" r:id="rId269"/>
     <hyperlink ref="G271" r:id="rId270"/>
     <hyperlink ref="G272" r:id="rId271"/>
     <hyperlink ref="G273" r:id="rId272"/>
     <hyperlink ref="G274" r:id="rId273"/>
     <hyperlink ref="G275" r:id="rId274"/>
     <hyperlink ref="G276" r:id="rId275"/>
     <hyperlink ref="G277" r:id="rId276"/>
     <hyperlink ref="G278" r:id="rId277"/>
     <hyperlink ref="G279" r:id="rId278"/>
     <hyperlink ref="G280" r:id="rId279"/>
     <hyperlink ref="G281" r:id="rId280"/>
     <hyperlink ref="G282" r:id="rId281"/>
     <hyperlink ref="G283" r:id="rId282"/>
     <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>