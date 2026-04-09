--- v0 (2026-02-08)
+++ v1 (2026-04-09)
@@ -54,147 +54,147 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CFLJ - Comissão de Finanças, Legislação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/5/emenda_02_ao_projeto_de_lei_055.2024.docx</t>
+    <t>http://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/5/emenda_02_ao_projeto_de_lei_055.2024.docx</t>
   </si>
   <si>
     <t>Modifica redação do artigo 16 e acrescenta artigo 17, com o seguinte texto:_x000D_
 _x000D_
 Art. 16 Fica instituído o “Janeiro Branco” como mês do enfrentamento à intolerância religiosa no Município. _x000D_
 _x000D_
 Parágrafo único. Poderão ser promovidos eventos, atividades, realizações e campanhas que tratam sobre o tema. _x000D_
 _x000D_
 Art. 17 Esta lei entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>Executivo Municipal - EM</t>
-[...2 lines deleted...]
-    <t>https://sapl.novaserrana.mg.leg.br/media/</t>
+    <t>EXECUTIVO MUNICIPAL - EM</t>
+  </si>
+  <si>
+    <t>http://sapl.novaserrana.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Município de Nova Serrana a desafetar e permutar imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Dete do Katôco</t>
   </si>
   <si>
-    <t>https://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/1/projeto_de_lei_054.2024_substitutivo.docx</t>
+    <t>http://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/1/projeto_de_lei_054.2024_substitutivo.docx</t>
   </si>
   <si>
     <t>https://youtu.be/NZUO6WpVzT4</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Fábio José de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/3/projeto_de_lei_no_055-2024__liberdade_religiosa.doc</t>
+    <t>http://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/3/projeto_de_lei_no_055-2024__liberdade_religiosa.doc</t>
   </si>
   <si>
     <t>Institui a Lei Municipal de Liberdade Religiosa no Município de Nova Serrana/MG e dá outras providências.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_no-058-2024_altera_parcialmente_a_emenda_impositiva_no_011-2023_da_lei_3.206.doc</t>
+    <t>http://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_no-058-2024_altera_parcialmente_a_emenda_impositiva_no_011-2023_da_lei_3.206.doc</t>
   </si>
   <si>
     <t>Altera parcialmente a Emenda Impositiva nº 011/2023, constante da Lei n° 3.206, de 20 dezembro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Dete do Katôco, Dué</t>
   </si>
   <si>
     <t>Projeto de Lei 059/2024</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Adilson Pacheco</t>
   </si>
   <si>
-    <t>https://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_de_lei_097_2024.pdf</t>
+    <t>http://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_de_lei_097_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Astor Pacheco Mariotti, atual Rua Bulgária, no bairro Jardim Europa I e dá outras providências.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>PLSUB</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
     <t>Altera a Lei 3.207 de 20 de dezembro de 2023, que autoriza o Município de Nova Serrana a desafetar e permutar imóvel e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -516,68 +516,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/5/emenda_02_ao_projeto_de_lei_055.2024.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/1/projeto_de_lei_054.2024_substitutivo.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/NZUO6WpVzT4" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/3/projeto_de_lei_no_055-2024__liberdade_religiosa.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_no-058-2024_altera_parcialmente_a_emenda_impositiva_no_011-2023_da_lei_3.206.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_de_lei_097_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/5/emenda_02_ao_projeto_de_lei_055.2024.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/1/projeto_de_lei_054.2024_substitutivo.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/NZUO6WpVzT4" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/3/projeto_de_lei_no_055-2024__liberdade_religiosa.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_no-058-2024_altera_parcialmente_a_emenda_impositiva_no_011-2023_da_lei_3.206.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_de_lei_097_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaserrana.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="164.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="127.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>